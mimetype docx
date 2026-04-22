--- v0 (2025-11-06)
+++ v1 (2026-04-22)
@@ -1,555 +1,769 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="282D3E34" w14:textId="0ED9742E" w:rsidR="00B0577F" w:rsidRDefault="00840747" w:rsidP="00D276B8">
+    <w:p w14:paraId="282D3E34" w14:textId="733C3229" w:rsidR="00B0577F" w:rsidRPr="00B76F9E" w:rsidRDefault="004A4D5B" w:rsidP="004A03C6">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Article Template Containing Author Guidelines for Accepted Papers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB80CD5" w14:textId="77777777" w:rsidR="005840CF" w:rsidRDefault="005840CF" w:rsidP="00D276B8">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="48"/>
-[...39 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AB80CD5" w14:textId="77777777" w:rsidR="005840CF" w:rsidRDefault="005840CF" w:rsidP="00D276B8">
+    <w:p w14:paraId="40C01E53" w14:textId="3A177BA3" w:rsidR="0029353C" w:rsidRDefault="004A4D5B" w:rsidP="004A4D5B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="004A4D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>First Author</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03132" w:rsidRPr="005C3D56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>First Author*</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00322818">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00840747" w:rsidRPr="005C3D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00322818" w:rsidRPr="005C3D56">
         <w:rPr>
           <w:noProof/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BDF2AE3" wp14:editId="54E3A895">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BDF2AE3" wp14:editId="3DFE5610">
             <wp:extent cx="170180" cy="170180"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="1270"/>
             <wp:docPr id="1" name="Resim 1" descr="/var/folders/bm/848st8bn52160wjn2bwfd_3w0000gn/T/com.microsoft.Word/Content.MSO/B80575B3.tmp"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="/var/folders/bm/848st8bn52160wjn2bwfd_3w0000gn/T/com.microsoft.Word/Content.MSO/B80575B3.tmp"/>
+                    <pic:cNvPr id="1" name="Resim 1" descr="/var/folders/bm/848st8bn52160wjn2bwfd_3w0000gn/T/com.microsoft.Word/Content.MSO/B80575B3.tmp"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="170180" cy="170180"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00840747" w:rsidRPr="005C3D56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>, Second Author**</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00840747">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Second Author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002337A5" w:rsidRPr="005C3D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00840747" w:rsidRPr="005C3D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="002337A5" w:rsidRPr="005C3D56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>‡</w:t>
       </w:r>
-      <w:r w:rsidR="00322818">
+      <w:r w:rsidR="00322818" w:rsidRPr="005C3D56">
         <w:rPr>
           <w:noProof/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B7D052E" wp14:editId="2E7A6772">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B7D052E" wp14:editId="613882D2">
             <wp:extent cx="170180" cy="170180"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="1270"/>
             <wp:docPr id="2" name="Resim 2" descr="/var/folders/bm/848st8bn52160wjn2bwfd_3w0000gn/T/com.microsoft.Word/Content.MSO/B80575B3.tmp"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2" descr="/var/folders/bm/848st8bn52160wjn2bwfd_3w0000gn/T/com.microsoft.Word/Content.MSO/B80575B3.tmp"/>
+                    <pic:cNvPr id="2" name="Resim 2" descr="/var/folders/bm/848st8bn52160wjn2bwfd_3w0000gn/T/com.microsoft.Word/Content.MSO/B80575B3.tmp"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="170180" cy="170180"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00840747" w:rsidRPr="005C3D56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>, Third Author***</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00322818">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Third Author</w:t>
+      </w:r>
+      <w:r w:rsidR="00840747" w:rsidRPr="005C3D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00322818" w:rsidRPr="005C3D56">
         <w:rPr>
           <w:noProof/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="663C90D2" wp14:editId="43C4E180">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="663C90D2" wp14:editId="4FFF986A">
             <wp:extent cx="170180" cy="170180"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="1270"/>
             <wp:docPr id="3" name="Resim 3" descr="/var/folders/bm/848st8bn52160wjn2bwfd_3w0000gn/T/com.microsoft.Word/Content.MSO/B80575B3.tmp"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3" descr="/var/folders/bm/848st8bn52160wjn2bwfd_3w0000gn/T/com.microsoft.Word/Content.MSO/B80575B3.tmp"/>
+                    <pic:cNvPr id="3" name="Resim 3" descr="/var/folders/bm/848st8bn52160wjn2bwfd_3w0000gn/T/com.microsoft.Word/Content.MSO/B80575B3.tmp"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="170180" cy="170180"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C01E53" w14:textId="77777777" w:rsidR="0029353C" w:rsidRDefault="0029353C" w:rsidP="00D276B8">
+    <w:p w14:paraId="17F49075" w14:textId="44A1FB4F" w:rsidR="00840747" w:rsidRDefault="00F03132" w:rsidP="00B76F9E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F03132">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B" w:rsidRPr="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Department of First Author, Faculty of First Author, Affiliation of First Author, Postal address</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Country</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03132">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2558285A" w14:textId="77777777" w:rsidR="00997622" w:rsidRDefault="00790D58" w:rsidP="00D276B8">
+    <w:p w14:paraId="5C1C1B70" w14:textId="16F9C72C" w:rsidR="002337A5" w:rsidRDefault="002337A5" w:rsidP="00B76F9E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00840747">
+        <w:t xml:space="preserve">** </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B" w:rsidRPr="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department of </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Second</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B" w:rsidRPr="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Author, Faculty of </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Second </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B" w:rsidRPr="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author, Affiliation of </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Second </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B" w:rsidRPr="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author, Postal address</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Country</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Department of First Author, Faculty of First Author, Affiliation of First Author, Postal address</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4210C223" w14:textId="77777777" w:rsidR="00840747" w:rsidRDefault="00840747" w:rsidP="00D276B8">
+    <w:p w14:paraId="57C3BA6A" w14:textId="69818840" w:rsidR="002337A5" w:rsidRPr="0029353C" w:rsidRDefault="002337A5" w:rsidP="00B76F9E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00840747">
+        <w:t xml:space="preserve">*** </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B" w:rsidRPr="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department of </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Third </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B" w:rsidRPr="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author, Faculty of </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Third </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B" w:rsidRPr="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author, Affiliation of </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Third </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B" w:rsidRPr="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author, Postal address</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Country</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">*Department of Second Author, Faculty of </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Author, Affiliation of First Author, Postal address</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F49075" w14:textId="77777777" w:rsidR="00840747" w:rsidRPr="0029353C" w:rsidRDefault="00840747" w:rsidP="00D276B8">
+    <w:p w14:paraId="1C56A6E2" w14:textId="2E38B602" w:rsidR="00FE144A" w:rsidRDefault="000B56EA" w:rsidP="00D276B8">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>**</w:t>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B" w:rsidRPr="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">First Author </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>E-m</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B" w:rsidRPr="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ail Address, Second Author </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>E-m</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B" w:rsidRPr="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ail Address, Third Author </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>E-m</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B" w:rsidRPr="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ail Address</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">*Department of Third Author, Faculty of </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Author, Affiliation of First Author, Postal address</w:t>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C56A6E2" w14:textId="77777777" w:rsidR="00FE144A" w:rsidRDefault="000B56EA" w:rsidP="00D276B8">
+    <w:p w14:paraId="434CDF6D" w14:textId="77777777" w:rsidR="00333E28" w:rsidRPr="00FE144A" w:rsidRDefault="00333E28" w:rsidP="00D276B8">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...55 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="434CDF6D" w14:textId="77777777" w:rsidR="00333E28" w:rsidRPr="00FE144A" w:rsidRDefault="00333E28" w:rsidP="00D276B8">
+    <w:p w14:paraId="451F884C" w14:textId="11A2FC1A" w:rsidR="0072202B" w:rsidRDefault="00FE144A" w:rsidP="0057598B">
       <w:pPr>
         <w:spacing w:after="120"/>
-        <w:jc w:val="center"/>
-[...11 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK5"/>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK6"/>
       <w:r w:rsidRPr="00FE144A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>‡</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE144A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -559,1668 +773,2211 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Corresponding Author</w:t>
       </w:r>
       <w:r w:rsidR="0087410A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE144A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00840747">
+      <w:r w:rsidR="004A4D5B" w:rsidRPr="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Second Author, </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Full </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B" w:rsidRPr="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Affiliation, E-mail Address</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91282">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Second Author</w:t>
-[...53 lines deleted...]
-        <w:t>corresponding@affl.edu</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65BC9928" w14:textId="77777777" w:rsidR="007E0E58" w:rsidRPr="00FE144A" w:rsidRDefault="007E0E58" w:rsidP="007E0E58">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F4C93A9" w14:textId="77777777" w:rsidR="007E0E58" w:rsidRPr="007E0E58" w:rsidRDefault="007E0E58" w:rsidP="007E0E58">
-[...2 lines deleted...]
-        <w:ind w:firstLine="199"/>
+    <w:p w14:paraId="0F4C93A9" w14:textId="2BC73C4D" w:rsidR="007E0E58" w:rsidRDefault="007E0E58" w:rsidP="004A03C6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Received</w:t>
       </w:r>
       <w:r w:rsidR="007B47E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00840747">
+      <w:r w:rsidR="004A4D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>xx.xx.xxxx</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007E0E58">
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidR="002337A5" w:rsidRPr="002337A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007E0E58">
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004A4D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Accepted:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00840747">
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidR="002337A5" w:rsidRPr="002337A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>xx.xx.xxxx</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>XXXX</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BC1830">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Revised</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1830" w:rsidRPr="007E0E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1830">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidR="002337A5" w:rsidRPr="002337A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidR="002337A5" w:rsidRPr="002337A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>XXXX</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1830">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Accepted:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A532E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidR="002337A5" w:rsidRPr="002337A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidR="002337A5" w:rsidRPr="002337A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>XXXX</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="07C9851A" w14:textId="77777777" w:rsidR="0072202B" w:rsidRDefault="0072202B" w:rsidP="007E0E58">
+    <w:p w14:paraId="72B06FF6" w14:textId="012A0EED" w:rsidR="00E87C50" w:rsidRDefault="00E87C50" w:rsidP="004A03C6">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:ind w:firstLine="198"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5903ED97" w14:textId="77777777" w:rsidR="0072202B" w:rsidRDefault="00963E9B" w:rsidP="00D276B8">
+    <w:p w14:paraId="5903ED97" w14:textId="02AFB284" w:rsidR="0072202B" w:rsidRDefault="00963E9B" w:rsidP="004A4D5B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002108D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00333E28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00254A36" w:rsidRPr="00254A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Provide a concise and informative summary of the manuscript, not exceeding 250 words, written as a single paragraph. The abstract should clearly state the purpose of the study, methodology, key findings, and main conclusions. It must be self-contained and understandable without reference to the main text. Avoid citations, figures, and tables in the abstract. Include a minimum of three and a maximum of five keywords that accurately represent the content of the paper for indexing purposes. All abbreviations and acronyms should be defined at their first occurrence in the text, even if they have been defined in the abstract. Standard abbreviations such as IEEE, SI, MKS, CGS, DC, and rms need not be defined. Avoid using abbreviations in the title unless absolutely necessary. An ORCID icon must be placed next to each author’s name (as shown above), and each icon must be hyperlinked to each author’s own ORCID profile</w:t>
+      </w:r>
       <w:r w:rsidR="00840747">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enter an abstract of up to 250 words for all articles. This is a concise summary of the whole paper, not just the conclusions, and is understandable without reference to the rest of the paper. It should contain no citation to other published work. Include up to six keywords that describe your paper for indexing purposes. Define abbreviations and acronyms the first time they are used in the text, even if they have been defined in the abstract. Abbreviations such as IEEE, SI, MKS, CGS, </w:t>
-[...37 lines deleted...]
-        <w:t>, and rms do not have to be defined. Do not use abbreviations in the title unless they are unavoidable.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="06BEAE13" w14:textId="79FD48B9" w:rsidR="008071C7" w:rsidRPr="00333E28" w:rsidRDefault="00963E9B" w:rsidP="00D276B8">
+    <w:p w14:paraId="06BEAE13" w14:textId="685FD938" w:rsidR="008071C7" w:rsidRPr="00333E28" w:rsidRDefault="00963E9B" w:rsidP="00D276B8">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:r w:rsidR="00E477FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00BC14B2" w:rsidRPr="00BC14B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Remaining useful life</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC14B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC14B2" w:rsidRPr="00BC14B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lithium-ion batteries</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC14B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC14B2" w:rsidRPr="00BC14B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> machine learning</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC14B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC14B2" w:rsidRPr="00BC14B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ensemble learning</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC14B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC14B2" w:rsidRPr="00BC14B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>battery condition monitoring</w:t>
+      </w:r>
       <w:r w:rsidR="00840747">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Keyword1, keyword2, keyword3, keyword4, keyword5.</w:t>
-[...19 lines deleted...]
-        <w:t>(Minimum 3 and maximum 5 keywords.)</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C28B7D0" w14:textId="77777777" w:rsidR="008071C7" w:rsidRDefault="008071C7" w:rsidP="00D276B8">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21208726" w14:textId="77777777" w:rsidR="008071C7" w:rsidRDefault="008071C7" w:rsidP="00D276B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:sectPr w:rsidR="008071C7" w:rsidSect="00495F12">
-[...3 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId12"/>
+        <w:sectPr w:rsidR="008071C7" w:rsidSect="004A03C6">
+          <w:headerReference w:type="even" r:id="rId10"/>
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="first" r:id="rId13"/>
+          <w:footerReference w:type="first" r:id="rId14"/>
           <w:footnotePr>
             <w:numFmt w:val="chicago"/>
             <w:numStart w:val="2"/>
           </w:footnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
-          <w:pgMar w:top="1361" w:right="851" w:bottom="1361" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:pgMar w:top="1361" w:right="851" w:bottom="1361" w:left="851" w:header="709" w:footer="454" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77ED7573" w14:textId="77777777" w:rsidR="008071C7" w:rsidRPr="00CD2E10" w:rsidRDefault="008071C7" w:rsidP="0009109B">
+    <w:p w14:paraId="77ED7573" w14:textId="77777777" w:rsidR="008071C7" w:rsidRPr="002337A5" w:rsidRDefault="008071C7" w:rsidP="0009109B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD2E10">
+      <w:r w:rsidRPr="002337A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BBFA2E7" w14:textId="2465C86A" w:rsidR="00840747" w:rsidRDefault="00840747" w:rsidP="008B574E">
-      <w:pPr>
+    <w:p w14:paraId="5BB9558C" w14:textId="5B146495" w:rsidR="00E7162E" w:rsidRPr="00E7162E" w:rsidRDefault="00E7162E" w:rsidP="00E7162E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00E7162E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Authors should use a word processing software with built-in spelling and grammar checking to ensure that the manuscript conforms to standard American or British English. Authors are also encouraged to enable paragraph marks and hidden formatting symbols to assist in proper formatting. This template is provided to assist authors in preparing manuscripts for submission to AIRA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D967F0" w14:textId="77777777" w:rsidR="00840747" w:rsidRDefault="00840747" w:rsidP="008B574E">
-      <w:pPr>
+    <w:p w14:paraId="418FCA48" w14:textId="46FFBC01" w:rsidR="00E7162E" w:rsidRPr="00D8320C" w:rsidRDefault="00E7162E" w:rsidP="00E7162E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E7162E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>AIRA follows a flexible “your paper, your way” policy for initial submissions. Authors are free to format their manuscripts in any clear and consistent style they consider appropriate. No strict formatting requirements are imposed at the first submission stage.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Indent level of paragraphs should be 0.63 cm (0.24 in) in the text of article. Use single column layout, double-spacing and wide (3 cm) margins on white paper at the peer review stage. Ensure that each new paragraph is clearly indicated. Present tables and figure legends in the text where they are related and cited. Number all pages consecutively; use 12 </w:t>
-[...27 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>6]. Barnaby and Jones [8] obtained a different result ...."</w:t>
+      <w:r w:rsidRPr="00D8320C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">However, authors must strictly comply with the double-blind peer review policy. A separate anonymized manuscript file must be submitted for review purposes. This version must not contain any information that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8320C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>could identify the authors. This includes, but is not limited to, author names, affiliations, email addresses, ORCID identifiers, acknowledgments, author contributions, or any other statements revealing institutional or personal information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C752AF1" w14:textId="6522D7F9" w:rsidR="00840747" w:rsidRDefault="00071213" w:rsidP="008B574E">
-      <w:pPr>
+    <w:p w14:paraId="44500E63" w14:textId="77777777" w:rsidR="00E7162E" w:rsidRPr="00D8320C" w:rsidRDefault="00E7162E" w:rsidP="00E7162E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> accepts submissions in three styles that are defined as Research Papers, Technical Notes and Letter, and Review paper. The requirements of paper are as listed below: </w:t>
+      <w:r w:rsidRPr="00D8320C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Upon acceptance, authors are required to format their manuscripts according to the AIRA publication template. The final (camera-ready) manuscript must follow these formatting rules:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35FD47B4" w14:textId="77777777" w:rsidR="00840747" w:rsidRDefault="00840747" w:rsidP="00840747">
-      <w:pPr>
+    <w:p w14:paraId="4E44CAD3" w14:textId="77777777" w:rsidR="00E7162E" w:rsidRPr="00E7162E" w:rsidRDefault="00E7162E" w:rsidP="00E7162E">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="426"/>
+        <w:ind w:left="709" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>Research Papers should not exceed 12 printed pages in two-column publishing format, including figures and tables.</w:t>
+      <w:r w:rsidRPr="00E7162E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The Title, Authors, Abstract, and Keywords sections must be in a single-column layout, while the remaining content must be in two-column format.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B48A73" w14:textId="77777777" w:rsidR="00840747" w:rsidRDefault="00840747" w:rsidP="00840747">
-      <w:pPr>
+    <w:p w14:paraId="4025D8D8" w14:textId="77777777" w:rsidR="00E7162E" w:rsidRPr="00E7162E" w:rsidRDefault="00E7162E" w:rsidP="00E7162E">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="426"/>
+        <w:ind w:left="709" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>Technical Notes and Letters should not exceed 2,000 words.</w:t>
+      <w:r w:rsidRPr="00E7162E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Each column must be 8.7 cm wide, with a 0.6 cm space between columns.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39303140" w14:textId="77777777" w:rsidR="00840747" w:rsidRDefault="00840747" w:rsidP="00840747">
-      <w:pPr>
+    <w:p w14:paraId="06FCA84B" w14:textId="77777777" w:rsidR="00E7162E" w:rsidRPr="00E7162E" w:rsidRDefault="00E7162E" w:rsidP="00E7162E">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="426"/>
+        <w:ind w:left="709" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>Reviews should not exceed 20 printed pages in two-column publishing format, including figures and tables.</w:t>
+      <w:r w:rsidRPr="00E7162E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Page margins must be set to 2.4 cm (top and bottom) and 1.5 cm (left and right).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DE2511" w14:textId="41F63D86" w:rsidR="00840747" w:rsidRDefault="00840747" w:rsidP="008B574E">
-      <w:pPr>
+    <w:p w14:paraId="25D10636" w14:textId="54E6E6D5" w:rsidR="00E7162E" w:rsidRPr="00E7162E" w:rsidRDefault="00E7162E" w:rsidP="00E7162E">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7162E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All text, including headings, must be in Times New </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7162E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Roman, 10 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D8320C" w:rsidRPr="00E7162E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7162E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, with single line spacing (1.0).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE80B99" w14:textId="77777777" w:rsidR="00E7162E" w:rsidRPr="00E7162E" w:rsidRDefault="00E7162E" w:rsidP="00E7162E">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7162E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The first-line indentation of paragraphs must be 0.63 cm (0.24 in).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0711DF73" w14:textId="77777777" w:rsidR="00E7162E" w:rsidRPr="00E7162E" w:rsidRDefault="00E7162E" w:rsidP="00E7162E">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7162E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paragraph spacing must be set to 0 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E7162E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E7162E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before and 6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E7162E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E7162E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after for normal text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B603B6" w14:textId="77777777" w:rsidR="00E7162E" w:rsidRPr="00E7162E" w:rsidRDefault="00E7162E" w:rsidP="00E7162E">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7162E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All headings (including section and subsection titles) must have 12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E7162E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E7162E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spacing before and after.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5605BE1D" w14:textId="77777777" w:rsidR="00E7162E" w:rsidRPr="00E7162E" w:rsidRDefault="00E7162E" w:rsidP="00E7162E">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7162E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Only first-level section headings should be bold; all lower-level headings must be italic and not bold.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F5DC63" w14:textId="6D5EB55D" w:rsidR="00E7162E" w:rsidRDefault="00D8320C" w:rsidP="00E7162E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Authors are requested write equations using either any mathematical equation object inserted to word processor or using independent equation software. Symbols in your equation should be defined before the equation appears or immediately following. Use “Eq. (1)” or “equation (1),” while citing. Number equations consecutively with equation numbers in parentheses flush with the right margin, as in Eq. (1). To make equations more compact, you may use the solidus ( / ), the exp function, or appropriate exponents. Italicize Roman symbols for quantities and variables, but not Greek symbols. Use an dash (-) rather than a hyphen for a minus sign. Use parentheses to avoid ambiguities in denominators. Punctuate equations with commas or periods when they are part of a sentence, as in </w:t>
+      <w:r w:rsidRPr="00D8320C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>References should be indicated by numbers in square brackets within the text. Authors’ names may be mentioned in the text; however, the corresponding reference number(s) must always be provided. For example: “... as demonstrated in [3, 6]. Barnaby and Jones [8] obtained a different result ...”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF62423" w14:textId="77777777" w:rsidR="00D8320C" w:rsidRPr="00D8320C" w:rsidRDefault="00D8320C" w:rsidP="00D8320C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D8320C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>AIRA accepts submissions in three categories: Research Papers, Technical Notes and Letters, and Review Papers. The requirements for each category are as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D545A8" w14:textId="0BB10149" w:rsidR="00D8320C" w:rsidRPr="00D8320C" w:rsidRDefault="00D8320C" w:rsidP="00D8320C">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D8320C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Research Papers should not exceed 12 printed pages in two-column format, including figures and tables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EDE0A16" w14:textId="0F5EAC10" w:rsidR="00D8320C" w:rsidRPr="00D8320C" w:rsidRDefault="00D8320C" w:rsidP="00D8320C">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D8320C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Technical Notes and Letters should not exceed 2,000 words.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7735AF7A" w14:textId="783362B3" w:rsidR="00D8320C" w:rsidRPr="00D8320C" w:rsidRDefault="00D8320C" w:rsidP="00D8320C">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D8320C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Review Papers should not exceed 20 printed pages in two-column format, including figures and tables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6199D214" w14:textId="4B8390F1" w:rsidR="00D8320C" w:rsidRPr="00D8320C" w:rsidRDefault="00D8320C" w:rsidP="00D8320C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D8320C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Manuscripts exceeding these limits require prior approval from the Editor-in-Chief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6560A6B8" w14:textId="1234CB93" w:rsidR="00D8320C" w:rsidRDefault="00D8320C" w:rsidP="00D8320C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D8320C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Equations should be created using the equation editor of the word processor or appropriate mathematical software. All symbols must be defined either before or immediately after the equation appears. Equations should be cited as “Eq. (1)” or “equation (1)”. Equation numbers should be placed in parentheses and aligned to the right margin. For clarity and compactness, use appropriate mathematical notation such as the solidus (/), exponential functions, or exponents. Roman symbols for variables should be italicized, whereas Greek symbols should not be italicized. Use a proper minus sign instead of a hyphen. Equations must be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8320C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>centered</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8320C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, and equation numbers should be placed in parentheses and aligned to the right margin. Equations should be punctuated appropriately when they are part of a sentence. For example:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4673"/>
         <w:gridCol w:w="246"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0087410A" w:rsidRPr="0087410A" w14:paraId="61BA6719" w14:textId="77777777" w:rsidTr="004168E3">
+      <w:tr w:rsidR="00D8320C" w:rsidRPr="0087410A" w14:paraId="206183CB" w14:textId="77777777" w:rsidTr="00630609">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7453BDC2" w14:textId="77777777" w:rsidR="0087410A" w:rsidRPr="0087410A" w:rsidRDefault="0087410A" w:rsidP="0087410A">
+          <w:p w14:paraId="3510CA44" w14:textId="77777777" w:rsidR="00D8320C" w:rsidRPr="00D8320C" w:rsidRDefault="00D8320C" w:rsidP="00B4290A">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math"/>
                     <w:color w:val="000000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                     <w:u w:color="000000"/>
                     <w:bdr w:val="nil"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <m:t>x[n]=x(n</m:t>
                 </m:r>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                         <w:u w:color="000000"/>
                         <w:bdr w:val="nil"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSubPr>
                   <m:e>
                     <m:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                         <w:u w:color="000000"/>
                         <w:bdr w:val="nil"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <m:t>T</m:t>
                     </m:r>
                   </m:e>
                   <m:sub>
                     <m:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                         <w:u w:color="000000"/>
                         <w:bdr w:val="nil"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <m:t>s</m:t>
                     </m:r>
                   </m:sub>
                 </m:sSub>
                 <m:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math"/>
                     <w:color w:val="000000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                     <w:u w:color="000000"/>
                     <w:bdr w:val="nil"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <m:t>), n=0,1,...,N-1</m:t>
                 </m:r>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="246" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BA3B097" w14:textId="77777777" w:rsidR="0087410A" w:rsidRPr="0087410A" w:rsidRDefault="0087410A" w:rsidP="0087410A">
+          <w:p w14:paraId="602C590F" w14:textId="77777777" w:rsidR="00D8320C" w:rsidRPr="0087410A" w:rsidRDefault="00D8320C" w:rsidP="00B4290A">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087410A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1EA32874" w14:textId="77777777" w:rsidR="0087410A" w:rsidRDefault="0087410A" w:rsidP="008B574E">
-      <w:pPr>
+    <w:p w14:paraId="3F9344FF" w14:textId="39ABEE55" w:rsidR="00D02387" w:rsidRDefault="002C47B9" w:rsidP="00BC14B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D8320C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To ensure proper alignment, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8320C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">equations must be formatted using a two-column, single-row table with no visible borders, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C47B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>where the equation is placed in the left column and the equation number is placed in the right column</w:t>
+      </w:r>
+      <w:r w:rsidR="003D5FA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="46752073" w14:textId="77777777" w:rsidR="009D499A" w:rsidRPr="00CD2E10" w:rsidRDefault="00840747" w:rsidP="008B574E">
-[...22 lines deleted...]
-    <w:p w14:paraId="166AC654" w14:textId="77777777" w:rsidR="00A718B9" w:rsidRPr="00CD2E10" w:rsidRDefault="00840747" w:rsidP="0009109B">
+    <w:p w14:paraId="785174ED" w14:textId="7271B38E" w:rsidR="00263900" w:rsidRPr="00CD2E10" w:rsidRDefault="002C47B9" w:rsidP="00263900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002C47B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Figures and Tables</w:t>
+        <w:t>Figures</w:t>
+      </w:r>
+      <w:r w:rsidR="007D07B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C47B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D07B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Tables and Text Layouts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1947433C" w14:textId="77777777" w:rsidR="00A718B9" w:rsidRPr="00CD2E10" w:rsidRDefault="00840747" w:rsidP="0009109B">
-      <w:pPr>
+    <w:p w14:paraId="6A640E45" w14:textId="2A0D5A8A" w:rsidR="00BC14B2" w:rsidRPr="00BC14B2" w:rsidRDefault="002C47B9" w:rsidP="00BC14B2">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="357" w:hanging="357"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C47B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:t>Figure Properties</w:t>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Figure</w:t>
+      </w:r>
+      <w:r w:rsidR="007D07B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Table</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C47B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Properties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DEB098B" w14:textId="77777777" w:rsidR="00840747" w:rsidRDefault="00840747" w:rsidP="008B574E">
+    <w:p w14:paraId="663F39B5" w14:textId="067EB8BE" w:rsidR="002C47B9" w:rsidRPr="002C47B9" w:rsidRDefault="002C47B9" w:rsidP="002C47B9">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>All illustrations must be supplied at the correct resolution:</w:t>
+      <w:r w:rsidRPr="002C47B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>All figures must be provided at the appropriate resolution:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CDA14E8" w14:textId="77777777" w:rsidR="00840747" w:rsidRDefault="00840747" w:rsidP="00583C42">
-      <w:pPr>
+    <w:p w14:paraId="2295C9F2" w14:textId="35D102D7" w:rsidR="002C47B9" w:rsidRPr="002C47B9" w:rsidRDefault="002C47B9" w:rsidP="002C47B9">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="426"/>
+        <w:ind w:left="709" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>Black and white and colour photos - 300 dpi</w:t>
+      <w:r w:rsidRPr="002C47B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Black-and-white and colour photographs: 300 dpi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7560C1F9" w14:textId="77777777" w:rsidR="00840747" w:rsidRDefault="00840747" w:rsidP="00583C42">
-      <w:pPr>
+    <w:p w14:paraId="6770FFAF" w14:textId="4C7D7094" w:rsidR="002C47B9" w:rsidRPr="002C47B9" w:rsidRDefault="002C47B9" w:rsidP="002C47B9">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="426"/>
+        <w:ind w:left="709" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>Graphs, drawings, etc - 800 dpi preferred; 600 dpi minimum</w:t>
+      <w:r w:rsidRPr="002C47B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Graphs, drawings, and line art: 800 dpi preferred (600 dpi minimum)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BFE686B" w14:textId="77777777" w:rsidR="00840747" w:rsidRDefault="00840747" w:rsidP="00583C42">
-      <w:pPr>
+    <w:p w14:paraId="750DD44F" w14:textId="688B0066" w:rsidR="002C47B9" w:rsidRPr="002C47B9" w:rsidRDefault="002C47B9" w:rsidP="002C47B9">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="426"/>
+        <w:ind w:left="709" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>Combinations of photos and drawings (black and white and colour) - 500 dpi</w:t>
+      <w:r w:rsidRPr="002C47B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Combination of photographs and drawings (colour or grayscale): 500 dpi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F88733" w14:textId="77777777" w:rsidR="00FB1808" w:rsidRDefault="002F5F00" w:rsidP="008B574E">
+    <w:p w14:paraId="6A20F75B" w14:textId="5F093B65" w:rsidR="002C47B9" w:rsidRDefault="002C47B9" w:rsidP="002C47B9">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002C47B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Figures must be inserted into the manuscript in TIFF or JPEG format and labelled sequentially (e.g., Fig. 1, Fig. 2a, etc.). Figures should be cited in the text as “Fig. 1” within sentences and as “Figure 1” at the beginning of sentences. All figures must be referenced in the text before they appear.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>F</w:t>
-[...61 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...60 lines deleted...]
-        <w:t xml:space="preserve">“Figure 1” at the beginning of sentence and paragraphs. Explanations related to figures should be given before figure. </w:t>
+      <w:r w:rsidRPr="002C47B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Explanatory text related to each figure should be provided prior to the figure itself.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E675718" w14:textId="3E886705" w:rsidR="00FB1808" w:rsidRDefault="00322818" w:rsidP="00FB1808">
+    <w:p w14:paraId="146D1970" w14:textId="4F820FE5" w:rsidR="002C47B9" w:rsidRDefault="002C47B9" w:rsidP="002C47B9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C47B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Figures and tables should be placed at the top or bottom of the page, following the accepted article format. Table captions should follow the same style as figure captions (e.g., “Table 1. Appearance styles.”). Tables must be referenced in the text using the full form (e.g., “Table 1”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA8AD77" w14:textId="1EC53269" w:rsidR="007D07B9" w:rsidRDefault="007D07B9" w:rsidP="002C47B9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D07B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Figure captions must be centred below the figures. Table captions must be placed above the tables and aligned to the left; when a table caption spans two or more lines, it should be justified. All figures and tables must be cited in the text before they appear.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DBE4503" w14:textId="62CC39F0" w:rsidR="002C47B9" w:rsidRPr="002C47B9" w:rsidRDefault="00B4290A" w:rsidP="00B4290A">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:i/>
           <w:noProof/>
-          <w:sz w:val="32"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C8CC3B2" wp14:editId="542585BC">
-[...2 lines deleted...]
-            <wp:docPr id="4" name="Picture 2"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B9F168C" wp14:editId="5735C0A5">
+            <wp:extent cx="2409825" cy="2409825"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:docPr id="12" name="Resim 12" descr="Dear Colleagues and Friends, It is our great pleasure to announce that the  March issue (Vol. 2, No. 1, 2026) of Artificial Intelligence Research  Application (AIRA) has just been published with five… | ILHAMI COLAK"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPr id="0" name="Picture 3" descr="Dear Colleagues and Friends, It is our great pleasure to announce that the  March issue (Vol. 2, No. 1, 2026) of Artificial Intelligence Research  Application (AIRA) has just been published with five… | ILHAMI COLAK"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2543810" cy="1248410"/>
+                      <a:ext cx="2415635" cy="2415635"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D84E398" w14:textId="42920B55" w:rsidR="00FB1808" w:rsidRDefault="00FB1808" w:rsidP="00FB1808">
+    <w:p w14:paraId="576A4D98" w14:textId="1611C4B4" w:rsidR="002C47B9" w:rsidRPr="002C47B9" w:rsidRDefault="002C47B9" w:rsidP="002C47B9">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1808">
+      <w:r w:rsidRPr="002C47B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00FB1808">
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Fig. 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C47B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B4290A" w:rsidRPr="00B4290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Artificial intelligence research and applications</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C47B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E1C410B" w14:textId="77777777" w:rsidR="00840747" w:rsidRDefault="00840747" w:rsidP="008B574E">
-[...21 lines deleted...]
-    <w:p w14:paraId="14CF0FFB" w14:textId="77777777" w:rsidR="00FB1808" w:rsidRDefault="00FB1808" w:rsidP="00FB1808">
+    <w:p w14:paraId="412D58DB" w14:textId="77777777" w:rsidR="007D07B9" w:rsidRDefault="007D07B9" w:rsidP="002C47B9">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...15 lines deleted...]
-        <w:sectPr w:rsidR="0087410A" w:rsidSect="008B574E">
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007D07B9" w:rsidSect="00871333">
           <w:footnotePr>
             <w:numFmt w:val="chicago"/>
             <w:numStart w:val="2"/>
           </w:footnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1361" w:right="851" w:bottom="1361" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:num="2" w:space="340"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="665185A8" w14:textId="77777777" w:rsidR="00FB1808" w:rsidRDefault="00FB1808" w:rsidP="00A16D3D">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5B5B2026" w14:textId="77777777" w:rsidR="00B4290A" w:rsidRDefault="00B4290A" w:rsidP="00B4290A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B6C3C35" w14:textId="15D340D1" w:rsidR="007D07B9" w:rsidRDefault="002C47B9" w:rsidP="002C47B9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C47B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>Table 1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB1808">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Appearance properties of accepted manuscripts</w:t>
+      <w:r w:rsidRPr="002C47B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B4290A" w:rsidRPr="00B4290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Font sizes and corresponding text styles used in the manuscript</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10206" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="10319" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1600"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2009"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="5953"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1672"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B21945" w:rsidRPr="00B21945" w14:paraId="5B4A33A7" w14:textId="77777777" w:rsidTr="00B21945">
+      <w:tr w:rsidR="007D07B9" w:rsidRPr="00B21945" w14:paraId="32BE0E90" w14:textId="77777777" w:rsidTr="00B4290A">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="453"/>
+          <w:trHeight w:hRule="exact" w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60817E75" w14:textId="77777777" w:rsidR="00B21945" w:rsidRPr="00B21945" w:rsidRDefault="00B21945" w:rsidP="00B21945">
+          <w:p w14:paraId="79AFDC0E" w14:textId="77777777" w:rsidR="007D07B9" w:rsidRPr="00B21945" w:rsidRDefault="007D07B9" w:rsidP="00B4290A">
             <w:pPr>
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21945">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Type size (pts.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8606" w:type="dxa"/>
+            <w:tcW w:w="8759" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62DD3514" w14:textId="77777777" w:rsidR="00B21945" w:rsidRPr="00B21945" w:rsidRDefault="00B21945" w:rsidP="00B21945">
+          <w:p w14:paraId="6A9A0BA8" w14:textId="77777777" w:rsidR="007D07B9" w:rsidRPr="00B21945" w:rsidRDefault="007D07B9" w:rsidP="00B4290A">
             <w:pPr>
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21945">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Appearance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21945" w:rsidRPr="00B21945" w14:paraId="55B31319" w14:textId="77777777" w:rsidTr="00B21945">
+      <w:tr w:rsidR="007D07B9" w:rsidRPr="00B21945" w14:paraId="4E7F799A" w14:textId="77777777" w:rsidTr="00B4290A">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="355"/>
+          <w:trHeight w:val="196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48AC8361" w14:textId="77777777" w:rsidR="00B21945" w:rsidRPr="00B21945" w:rsidRDefault="00B21945" w:rsidP="00B21945">
+          <w:p w14:paraId="40417EAF" w14:textId="77777777" w:rsidR="007D07B9" w:rsidRPr="00B21945" w:rsidRDefault="007D07B9" w:rsidP="00B4290A">
             <w:pPr>
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4918" w:type="dxa"/>
+            <w:tcW w:w="5953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D3907CB" w14:textId="77777777" w:rsidR="00B21945" w:rsidRPr="00B21945" w:rsidRDefault="00B21945" w:rsidP="00B21945">
+          <w:p w14:paraId="2BA5C748" w14:textId="77777777" w:rsidR="007D07B9" w:rsidRPr="00B21945" w:rsidRDefault="007D07B9" w:rsidP="00B4290A">
             <w:pPr>
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21945">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Regular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1679" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FECAB46" w14:textId="77777777" w:rsidR="00B21945" w:rsidRPr="00B21945" w:rsidRDefault="00B21945" w:rsidP="00B21945">
+          <w:p w14:paraId="11DAE87B" w14:textId="77777777" w:rsidR="007D07B9" w:rsidRPr="00B21945" w:rsidRDefault="007D07B9" w:rsidP="00B4290A">
             <w:pPr>
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21945">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Bold</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:tcW w:w="1672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25735C92" w14:textId="77777777" w:rsidR="00B21945" w:rsidRPr="00B21945" w:rsidRDefault="00B21945" w:rsidP="00B21945">
+          <w:p w14:paraId="16156990" w14:textId="77777777" w:rsidR="007D07B9" w:rsidRPr="00B21945" w:rsidRDefault="007D07B9" w:rsidP="00B4290A">
             <w:pPr>
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21945">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Italic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009360CC" w:rsidRPr="00B21945" w14:paraId="293D3002" w14:textId="77777777" w:rsidTr="00B21945">
+      <w:tr w:rsidR="007D07B9" w:rsidRPr="00B21945" w14:paraId="34D2B504" w14:textId="77777777" w:rsidTr="00B4290A">
         <w:trPr>
-          <w:trHeight w:val="817"/>
+          <w:trHeight w:val="656"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51F0798D" w14:textId="77777777" w:rsidR="009360CC" w:rsidRPr="00B21945" w:rsidRDefault="009360CC" w:rsidP="00B21945">
+          <w:p w14:paraId="0B68DCF2" w14:textId="77777777" w:rsidR="007D07B9" w:rsidRPr="00B21945" w:rsidRDefault="007D07B9" w:rsidP="00B4290A">
             <w:pPr>
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21945">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4918" w:type="dxa"/>
+            <w:tcW w:w="5953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1173FD67" w14:textId="77777777" w:rsidR="009360CC" w:rsidRPr="00B21945" w:rsidRDefault="009360CC" w:rsidP="002532F0">
+          <w:p w14:paraId="50F0D4C7" w14:textId="77777777" w:rsidR="007D07B9" w:rsidRPr="00B21945" w:rsidRDefault="007D07B9" w:rsidP="00B4290A">
             <w:pPr>
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21945">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Main text, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s</w:t>
@@ -2288,1524 +3045,2584 @@
               </w:rPr>
               <w:t>equations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00B21945">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> footnotes, text subscripts, and superscripts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1679" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29CD1077" w14:textId="77777777" w:rsidR="009360CC" w:rsidRPr="00B21945" w:rsidRDefault="009360CC" w:rsidP="009360CC">
+          <w:p w14:paraId="421FBE38" w14:textId="77777777" w:rsidR="007D07B9" w:rsidRPr="00B21945" w:rsidRDefault="007D07B9" w:rsidP="00B4290A">
             <w:pPr>
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21945">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Abstract</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:tcW w:w="1672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AFD79FA" w14:textId="77777777" w:rsidR="009360CC" w:rsidRPr="00B21945" w:rsidRDefault="009360CC" w:rsidP="002E20C8">
+          <w:p w14:paraId="56D141B6" w14:textId="77777777" w:rsidR="007D07B9" w:rsidRPr="00B21945" w:rsidRDefault="007D07B9" w:rsidP="00B4290A">
             <w:pPr>
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21945">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Subheading (1.1.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009360CC" w:rsidRPr="00B21945" w14:paraId="10AA0681" w14:textId="77777777" w:rsidTr="009360CC">
+      <w:tr w:rsidR="007D07B9" w:rsidRPr="00B21945" w14:paraId="306CDB7B" w14:textId="77777777" w:rsidTr="00B4290A">
         <w:trPr>
-          <w:trHeight w:val="472"/>
+          <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B677B71" w14:textId="77777777" w:rsidR="009360CC" w:rsidRPr="00B21945" w:rsidRDefault="009360CC" w:rsidP="00B21945">
+          <w:p w14:paraId="12772263" w14:textId="77777777" w:rsidR="007D07B9" w:rsidRPr="00B21945" w:rsidRDefault="007D07B9" w:rsidP="00B4290A">
             <w:pPr>
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4918" w:type="dxa"/>
+            <w:tcW w:w="5953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BF7792A" w14:textId="77777777" w:rsidR="009360CC" w:rsidRPr="00B21945" w:rsidRDefault="009360CC" w:rsidP="00B21945">
+          <w:p w14:paraId="7F6EF1D3" w14:textId="3CC91EC6" w:rsidR="007D07B9" w:rsidRPr="00B21945" w:rsidRDefault="007D07B9" w:rsidP="00B4290A">
             <w:pPr>
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21945">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Authors’ names, </w:t>
+              <w:t>Authors’ names</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1679" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FF0154E" w14:textId="77777777" w:rsidR="009360CC" w:rsidRPr="00B21945" w:rsidRDefault="009360CC" w:rsidP="00B21945">
+          <w:p w14:paraId="5E401EE4" w14:textId="77777777" w:rsidR="007D07B9" w:rsidRPr="00B21945" w:rsidRDefault="007D07B9" w:rsidP="00B4290A">
             <w:pPr>
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:tcW w:w="1672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="586E0B08" w14:textId="77777777" w:rsidR="009360CC" w:rsidRPr="00B21945" w:rsidRDefault="009360CC" w:rsidP="00B21945">
+          <w:p w14:paraId="5CEDF8C1" w14:textId="77777777" w:rsidR="007D07B9" w:rsidRPr="00B21945" w:rsidRDefault="007D07B9" w:rsidP="00B4290A">
             <w:pPr>
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009360CC" w:rsidRPr="00B21945" w14:paraId="5A44CD60" w14:textId="77777777" w:rsidTr="00B21945">
+      <w:tr w:rsidR="007D07B9" w:rsidRPr="00B21945" w14:paraId="1FCDFFFC" w14:textId="77777777" w:rsidTr="00B4290A">
         <w:trPr>
-          <w:trHeight w:val="225"/>
+          <w:trHeight w:val="572"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65C8391C" w14:textId="77777777" w:rsidR="009360CC" w:rsidRPr="00B21945" w:rsidRDefault="009360CC" w:rsidP="00B21945">
+          <w:p w14:paraId="5B2CCF94" w14:textId="77777777" w:rsidR="007D07B9" w:rsidRPr="00B21945" w:rsidRDefault="007D07B9" w:rsidP="00B4290A">
             <w:pPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21945">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4918" w:type="dxa"/>
+            <w:tcW w:w="5953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D43D47E" w14:textId="77777777" w:rsidR="009360CC" w:rsidRPr="00B21945" w:rsidRDefault="009360CC" w:rsidP="00B21945">
+          <w:p w14:paraId="61244F0F" w14:textId="77777777" w:rsidR="007D07B9" w:rsidRPr="00B21945" w:rsidRDefault="007D07B9" w:rsidP="00B4290A">
             <w:pPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21945">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Paper title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1679" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E3BC023" w14:textId="77777777" w:rsidR="009360CC" w:rsidRPr="00B21945" w:rsidRDefault="009360CC" w:rsidP="00B21945">
+          <w:p w14:paraId="48F9DAAD" w14:textId="77777777" w:rsidR="007D07B9" w:rsidRPr="00B21945" w:rsidRDefault="007D07B9" w:rsidP="00B4290A">
             <w:pPr>
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2009" w:type="dxa"/>
+            <w:tcW w:w="1672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1546DACE" w14:textId="77777777" w:rsidR="009360CC" w:rsidRPr="00B21945" w:rsidRDefault="009360CC" w:rsidP="00B21945">
+          <w:p w14:paraId="3446EBBA" w14:textId="77777777" w:rsidR="007D07B9" w:rsidRPr="00B21945" w:rsidRDefault="007D07B9" w:rsidP="00B4290A">
             <w:pPr>
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1C87D317" w14:textId="77777777" w:rsidR="00FB1808" w:rsidRDefault="00FB1808" w:rsidP="00FB1808">
+    <w:p w14:paraId="1184A7C6" w14:textId="524E8662" w:rsidR="007D07B9" w:rsidRDefault="007D07B9" w:rsidP="002C47B9">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-        <w:sectPr w:rsidR="00FB1808" w:rsidSect="00FB1808">
+        <w:sectPr w:rsidR="007D07B9" w:rsidSect="007D07B9">
           <w:footnotePr>
             <w:numFmt w:val="chicago"/>
             <w:numStart w:val="2"/>
           </w:footnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1361" w:right="851" w:bottom="1361" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FE579B2" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00CD2E10" w:rsidRDefault="00840747" w:rsidP="0009109B">
-      <w:pPr>
+    <w:p w14:paraId="4BED0A09" w14:textId="2EC43B21" w:rsidR="00BC14B2" w:rsidRPr="00BC14B2" w:rsidRDefault="007D07B9" w:rsidP="00BC14B2">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="357" w:hanging="357"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D07B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Text Layout for Accepted Papers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517A8FA8" w14:textId="77777777" w:rsidR="00840747" w:rsidRDefault="00840747" w:rsidP="008B574E">
+    <w:p w14:paraId="0089210F" w14:textId="5CD0DCCF" w:rsidR="007D07B9" w:rsidRPr="007D07B9" w:rsidRDefault="007D07B9" w:rsidP="007D07B9">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>A4 page margins should be margins: top = 24 mm, bottom = 24 mm, side = 15 mm. The column width is 87mm (3.425 in). The space between the two columns is 6 mm (0.236 in). Paragraph indentation is 3.5 mm (0.137 in). Follow the type sizes specified in Table. Position figures and tables at the tops and bottoms of columns. Avoid placing them in the middle of columns. Large figures and tables may span across both columns.  Figure captions should be centred below the figures; table captions should be centred above.  Avoid placing figures and tables before their first mention in the text. Use the abbreviation “Fig. 1,” even at the beginning of a sentence.</w:t>
+      <w:r w:rsidRPr="007D07B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The manuscript must be prepared in A4 format with the following page margins: 24 mm (top and bottom) and 15 mm (left and right). The text should be arranged in a two-column layout, with each column having a width of 87 mm (3.425 in) and a 6 mm (0.236 in) space between columns.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E612BF" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00CD2E10" w:rsidRDefault="00840747" w:rsidP="0009109B">
+    <w:p w14:paraId="6E0B3A5B" w14:textId="5BBBF6CE" w:rsidR="007D07B9" w:rsidRPr="007D07B9" w:rsidRDefault="007D07B9" w:rsidP="007D07B9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D07B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The first-line indentation of paragraphs must be 6.3 mm (0.24 in). Paragraph spacing should be set to 0 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D07B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D07B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before and 6 pt. after, with single line spacing (1.0) throughout the manuscript. All text must be in Times New Roman, 10 pt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5259DF1A" w14:textId="0C34D9DD" w:rsidR="007D07B9" w:rsidRDefault="007D07B9" w:rsidP="007D07B9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D07B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Figures and tables should be placed at the top or bottom of columns and should not be positioned in the middle of the text. Large figures and tables may span across both columns if necessary.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C34E603" w14:textId="1C2911C6" w:rsidR="00B4290A" w:rsidRPr="00B4290A" w:rsidRDefault="00B4290A" w:rsidP="00DA6263">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Example of third-level heading</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D198B2" w14:textId="58DBC5D8" w:rsidR="00B4290A" w:rsidRDefault="00B4290A" w:rsidP="007D07B9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>This is an example of a third-level heading. Third-level headings must be numbered (e.g., 2.1.1.) and written in italic style without bold formatting. Only the first letter of the heading should be capitalized; all other words must be written in lowercase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4CDA54" w14:textId="33072EDB" w:rsidR="005C2144" w:rsidRPr="00CD2E10" w:rsidRDefault="001726C4" w:rsidP="005C2144">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001726C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Submission Process</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="466A06BF" w14:textId="6EB6F60C" w:rsidR="00840747" w:rsidRDefault="00840747" w:rsidP="008B574E">
+    <w:p w14:paraId="3A3565B2" w14:textId="58282CC6" w:rsidR="001726C4" w:rsidRPr="001726C4" w:rsidRDefault="001726C4" w:rsidP="001726C4">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:noProof/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001726C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Artificial Intelligence Research and Applications (AIRA) operates an online submission and peer review system that enables authors to submit manuscripts electronically and track their progress through a web-based interface.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D848813" w14:textId="77777777" w:rsidR="001726C4" w:rsidRPr="001726C4" w:rsidRDefault="001726C4" w:rsidP="001726C4">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001726C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For initial submissions, AIRA follows a flexible “your paper, your way” policy. However, manuscripts must comply with the requirements specified in the Guide for Authors and the submission checklist. In particular, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001726C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>authors must provide a separate anonymized version of the manuscript for double-blind peer review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001726C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BFBCB1" w14:textId="77777777" w:rsidR="001726C4" w:rsidRPr="001726C4" w:rsidRDefault="001726C4" w:rsidP="001726C4">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001726C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Upon submission, manuscripts are first evaluated by the Editor for their relevance to the journal’s aims and scope. Submissions that pass this initial screening are then checked for language quality and general structural compliance. If the manuscript meets these requirements, it is assigned to qualified reviewers, and a reference number is issued.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377CAC92" w14:textId="752FCA3F" w:rsidR="00D8246F" w:rsidRPr="001726C4" w:rsidRDefault="001726C4" w:rsidP="00DA6263">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001726C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Authors can monitor all stages of the review process through the online system and are also informed of important updates via email. Researchers may additionally register in the system to serve as reviewers in their respective areas of expertise.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:noProof/>
-[...84 lines deleted...]
-        <w:t>and scope of Journal. Articles passed this control are checked for grammatical and template structures. If article passes this control too, then reviewers are assigned to article and Editor gives a reference number to paper. Authors registered to online submission system can track all these phases. Editor also informs authors about processes of submitted article by e-mail. Each author may also apply to Editor via online submission system to review papers related to their study areas. Peer review is a critical element of publication, and one of the major cornerstones of the scientific process. Peer Review serves two key functions:</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C91B3A9" w14:textId="77777777" w:rsidR="00840747" w:rsidRDefault="00840747" w:rsidP="00583C42">
-[...51 lines deleted...]
-    <w:p w14:paraId="1E11D24E" w14:textId="77777777" w:rsidR="0002522D" w:rsidRPr="00A16D3D" w:rsidRDefault="00EA25F9" w:rsidP="00A16D3D">
+    <w:p w14:paraId="26CB188D" w14:textId="6E9BFFB8" w:rsidR="00D8246F" w:rsidRPr="00CD2E10" w:rsidRDefault="00D8246F" w:rsidP="00D8246F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D8246F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>Conclusion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CBDC03F" w14:textId="77777777" w:rsidR="005F3490" w:rsidRPr="00CD2E10" w:rsidRDefault="00840747" w:rsidP="00C61B1A">
+    <w:p w14:paraId="57F0BEED" w14:textId="77777777" w:rsidR="00DA6263" w:rsidRDefault="001726C4" w:rsidP="008A63F9">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB"/>
-[...9 lines deleted...]
-        <w:t>The conclusion section should emphasize the main contribution of the article to literature. Authors may also explain why the work is important, what are the novelties or possible applications and extensions. Do not replicate the abstract or sentences given in main text as the conclusion.</w:t>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001726C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The conclusion section should clearly highlight the main contributions of the study to the literature. Authors are encouraged to emphasize the significance of their work, including its novelty, potential applications, and possible future extensions. The conclusion should be concise and should not simply repeat the abstract or restate sentences from the main text. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9A8A63" w14:textId="77777777" w:rsidR="00495F12" w:rsidRPr="00495F12" w:rsidRDefault="00495F12" w:rsidP="00495F12">
+    <w:p w14:paraId="34C9FB52" w14:textId="3720B43B" w:rsidR="008A63F9" w:rsidRDefault="001726C4" w:rsidP="00DA6263">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001726C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Immediately following the conclusion, the manuscript must include the sections titled Author Contributions, Acknowledgements, and Conflict of Interest. If there are no acknowledgements, authors may state “N/A”. If no conflict of interest exists, authors should state: “The authors declare no conflict of interest.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A9A8A63" w14:textId="2CA0DA0C" w:rsidR="00495F12" w:rsidRPr="00495F12" w:rsidRDefault="00495F12" w:rsidP="00C72460">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk224093637"/>
       <w:r w:rsidRPr="00495F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Author Contributions:</w:t>
+        <w:t>Author Contributions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75BBD626" w14:textId="77777777" w:rsidR="00495F12" w:rsidRPr="00495F12" w:rsidRDefault="00495F12" w:rsidP="00495F12">
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="0591A7DA" w14:textId="77777777" w:rsidR="00DA6263" w:rsidRPr="00495F12" w:rsidRDefault="00DA6263" w:rsidP="00DA6263">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(Please specify each author’s role, e.g., Conceptualization, Methodology, Writing – Original Draft, Supervision, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42135602" w14:textId="77777777" w:rsidR="00495F12" w:rsidRPr="00495F12" w:rsidRDefault="00495F12" w:rsidP="00495F12">
+    <w:p w14:paraId="3FE10D1E" w14:textId="77777777" w:rsidR="00DA6263" w:rsidRPr="00495F12" w:rsidRDefault="00DA6263" w:rsidP="00DA6263">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Sample: A.B. conceptualized and supervised the study; C.D. performed the data analysis; E.F. drafted the manuscript; all authors reviewed and approved the final version.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32D57063" w14:textId="77777777" w:rsidR="00495F12" w:rsidRPr="00495F12" w:rsidRDefault="00495F12" w:rsidP="00495F12">
+    <w:p w14:paraId="5E9E8496" w14:textId="77777777" w:rsidR="00C72460" w:rsidRDefault="00C72460" w:rsidP="00C72460">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00495F12">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Acknowledgements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4145456E" w14:textId="77777777" w:rsidR="00495F12" w:rsidRPr="00495F12" w:rsidRDefault="00495F12" w:rsidP="00495F12">
-[...22 lines deleted...]
-    <w:p w14:paraId="2CE8421B" w14:textId="77777777" w:rsidR="00495F12" w:rsidRPr="00495F12" w:rsidRDefault="00495F12" w:rsidP="00495F12">
+    <w:p w14:paraId="025155F9" w14:textId="05143EF0" w:rsidR="00C72460" w:rsidRDefault="00DA6263" w:rsidP="00C72460">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...4 lines deleted...]
-        <w:t>Conflict of Interest:</w:t>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Authors may acknowledge to any person, institution or department that supported to any part of study. If none, state “Not applicable.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64823608" w14:textId="653CC33F" w:rsidR="00495F12" w:rsidRPr="00495F12" w:rsidRDefault="00495F12" w:rsidP="00495F12">
-[...22 lines deleted...]
-    <w:p w14:paraId="1371328C" w14:textId="77777777" w:rsidR="00A718B9" w:rsidRPr="00CD2E10" w:rsidRDefault="00A718B9" w:rsidP="0009109B">
+    <w:p w14:paraId="2CE8421B" w14:textId="34403802" w:rsidR="00495F12" w:rsidRPr="00495F12" w:rsidRDefault="00495F12" w:rsidP="00495F12">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk224093646"/>
+      <w:r w:rsidRPr="00495F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Conflict of Interest</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="64823608" w14:textId="561EFA35" w:rsidR="00495F12" w:rsidRPr="00495F12" w:rsidRDefault="00DA6263" w:rsidP="006301DE">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00495F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(Declare any potential conflicts. If none, state “The authors declare no conflict of interest.”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D03E4C" w14:textId="53F0C94E" w:rsidR="00DA6263" w:rsidRPr="00DA6263" w:rsidRDefault="00A718B9" w:rsidP="0009109B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00CD2E10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
+      <w:r w:rsidR="00131AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6263" w:rsidRPr="00DA6263">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Important Notice: For manuscripts with multiple authors, the use of </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6263" w:rsidRPr="00DA6263">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“et al.” is </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6263" w:rsidRPr="00DA6263">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>NOT permitted</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6263" w:rsidRPr="00DA6263">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. All authors’ names must be listed in full in the reference entries.)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="78ACDA48" w14:textId="77777777" w:rsidR="00840747" w:rsidRDefault="00840747" w:rsidP="0007032C">
-      <w:pPr>
+    <w:p w14:paraId="7DD6AE3D" w14:textId="1168BB12" w:rsidR="00DA6263" w:rsidRPr="00DA6263" w:rsidRDefault="00DA6263" w:rsidP="00DA6263">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:left="391" w:hanging="391"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA6263">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>J. Clerk Maxwell, A Treatise on Electricity and Magnetism, 3rd ed., vol. 2. Oxford: Clarendon Press, 1892, pp. 68–73.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> Press, 1892, pp.68-73. (Book)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00364D08" w:rsidRPr="003D5FA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003D5FA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5FA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eference </w:t>
+      </w:r>
+      <w:r w:rsidR="00364D08" w:rsidRPr="003D5FA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5FA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tyle for Books</w:t>
+      </w:r>
+      <w:r w:rsidR="00364D08" w:rsidRPr="003D5FA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A3EE98E" w14:textId="77777777" w:rsidR="00840747" w:rsidRDefault="00840747" w:rsidP="0007032C">
-      <w:pPr>
+    <w:p w14:paraId="0AE02E12" w14:textId="4C91B8B8" w:rsidR="00DA6263" w:rsidRPr="00DE1DD2" w:rsidRDefault="00DA6263" w:rsidP="00DA6263">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:left="391" w:hanging="391"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">H. Poor, An Introduction to Signal Detection and Estimation, New York: Springer-Verlag, 1985, </w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA6263">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H. Poor, Introduction to Signal Detection and Estimation. New York: Springer-Verlag, 1985, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00DA6263">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ch.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> 4. (Book Chapter)</w:t>
+      <w:r w:rsidRPr="00DA6263">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00364D08">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00364D08" w:rsidRPr="00364D08">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1DD2" w:rsidRPr="00DE1DD2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00364D08" w:rsidRPr="00DE1DD2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eference style for Book Chapters)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A92A78D" w14:textId="77777777" w:rsidR="00840747" w:rsidRDefault="00840747" w:rsidP="0007032C">
-      <w:pPr>
+    <w:p w14:paraId="60AFB58B" w14:textId="3ADF8E74" w:rsidR="00DA6263" w:rsidRPr="003D5FA2" w:rsidRDefault="00364D08" w:rsidP="00DA6263">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:left="391" w:hanging="391"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D08">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E. Irmak, I. F. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00364D08">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tepe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00364D08">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, “A review of control strategies and metaheuristic algorithms used in DC microgrids,” International Journal of Renewable Energy Research, vol. 12, no. 2, pp. 799–818, 2022, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00364D08">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00364D08">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: 10.20508/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00364D08">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ijrer.v</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00364D08">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>12i2.12854.g8466</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6263" w:rsidRPr="00DA6263">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...24 lines deleted...]
-        <w:t>. Japan, vol. 2, pp. 740-741, August 1987. (Article)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5FA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003D5FA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5FA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eference style for Journal Papers)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6732CA8D" w14:textId="77777777" w:rsidR="00840747" w:rsidRDefault="00840747" w:rsidP="0007032C">
-      <w:pPr>
+    <w:p w14:paraId="39ED2C05" w14:textId="28D96108" w:rsidR="00DA6263" w:rsidRPr="003D5FA2" w:rsidRDefault="003D5FA2" w:rsidP="00DA6263">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:left="391" w:hanging="391"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">E. </w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5FA2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>Kabalcı</w:t>
+      <w:r w:rsidRPr="003D5FA2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Çolak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, E. Irmak, I. </w:t>
+      <w:r w:rsidRPr="003D5FA2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, E. Irmak, I. F. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>Çolak</w:t>
+      <w:r w:rsidRPr="003D5FA2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tepe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, “Design of an AC-DC-AC converter for wind turbines”, International Journal of Energy Research, Wiley </w:t>
+      <w:r w:rsidRPr="003D5FA2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, “A brief overview of future mobility and energy management strategies with vehicle-to-everything concept on smart grid,” 13th International Conference on Renewable Energy Research and Applications, Nagasaki, Japan, pp. 1687–1692, 2024, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>Interscience</w:t>
+      <w:r w:rsidRPr="003D5FA2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>doi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>, DOI: 10.1002/er.1770, Vol. 36, No. 2, pp. 169-175. (Article)</w:t>
+      <w:r w:rsidRPr="003D5FA2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: 10.1109/icrera62673.2024.10815234</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6263" w:rsidRPr="00DA6263">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00364D08">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00364D08" w:rsidRPr="003D5FA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5FA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00364D08" w:rsidRPr="003D5FA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eference style for Conference Papers)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229166A8" w14:textId="77777777" w:rsidR="00840747" w:rsidRDefault="00840747" w:rsidP="0007032C">
-      <w:pPr>
+    <w:p w14:paraId="73E331C4" w14:textId="6F39E564" w:rsidR="00DA6263" w:rsidRPr="00364D08" w:rsidRDefault="00DA6263" w:rsidP="00DA6263">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:left="391" w:hanging="391"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...101 lines deleted...]
-        <w:t xml:space="preserve"> Conference, Lisbon, pp. 575-580, 18-20 March 2009. (Conference Paper)</w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA6263">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>IEEE Standard 519-1992: Recommended Practices and Requirements for Harmonic Control in Electrical Power Systems. The Institute of Electrical and Electronics Engineers, 1993.</w:t>
+      </w:r>
+      <w:r w:rsidR="00364D08">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00364D08" w:rsidRPr="003D5FA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003D5FA2" w:rsidRPr="003D5FA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00364D08" w:rsidRPr="003D5FA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eference style for Standards/Data Sheets/Technical Reports)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1BEFEE" w14:textId="77777777" w:rsidR="00B37C87" w:rsidRDefault="00840747" w:rsidP="0007032C">
-      <w:pPr>
+    <w:p w14:paraId="7EB11D12" w14:textId="65417821" w:rsidR="00DA6263" w:rsidRPr="003D5FA2" w:rsidRDefault="00DA6263" w:rsidP="00DA6263">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:left="391" w:hanging="391"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA6263">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Available: https://www.ijaira.org</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t>IEEE Standard 519-1992, Recommended practices and requirements for harmonic control in electrical power systems, The Institute of Electrical and Electronics Engineers, 1993. (Standards and Reports)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA6263">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(accessed: </w:t>
+      </w:r>
+      <w:r w:rsidR="003D5FA2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>March</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA6263">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 29, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="003D5FA2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA6263">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="00364D08">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00364D08" w:rsidRPr="003D5FA2">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003D5FA2" w:rsidRPr="003D5FA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00364D08" w:rsidRPr="003D5FA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eference style for Online Sources</w:t>
+      </w:r>
+      <w:r w:rsidR="00364D08" w:rsidRPr="003D5FA2">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD06071" w14:textId="77777777" w:rsidR="006A5F6A" w:rsidRPr="00CD2E10" w:rsidRDefault="006A5F6A" w:rsidP="0007032C">
-[...81 lines deleted...]
-    <w:sectPr w:rsidR="006B06AD" w:rsidSect="00171572">
+    <w:sectPr w:rsidR="00DA6263" w:rsidRPr="003D5FA2" w:rsidSect="003D5FA2">
       <w:footnotePr>
         <w:numFmt w:val="chicago"/>
         <w:numStart w:val="2"/>
       </w:footnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1361" w:right="851" w:bottom="1361" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:cols w:space="708"/>
+      <w:cols w:num="2" w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B4F9B6E" w14:textId="77777777" w:rsidR="0076036C" w:rsidRDefault="0076036C" w:rsidP="003B6A55">
+    <w:p w14:paraId="20F18F28" w14:textId="77777777" w:rsidR="00C91012" w:rsidRDefault="00C91012" w:rsidP="003B6A55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4AD1649C" w14:textId="77777777" w:rsidR="0076036C" w:rsidRDefault="0076036C" w:rsidP="003B6A55">
+    <w:p w14:paraId="1C521178" w14:textId="77777777" w:rsidR="00C91012" w:rsidRDefault="00C91012" w:rsidP="003B6A55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Palatino Linotype">
+    <w:panose1 w:val="02040502050505030304"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Candara">
     <w:panose1 w:val="020E0502030303020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Noto Serif">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="500078FF" w:usb2="00000029" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="598690331"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:id w:val="-463728788"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="67AC2682" w14:textId="1CBABCCC" w:rsidR="00495F12" w:rsidRDefault="00495F12">
+      <w:p w14:paraId="1C2A0316" w14:textId="30C78B11" w:rsidR="00B81E8B" w:rsidRPr="00AC148F" w:rsidRDefault="00B81E8B">
         <w:pPr>
           <w:pStyle w:val="AltBilgi"/>
           <w:jc w:val="right"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="00495F12">
+        <w:r w:rsidRPr="00AC148F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00495F12">
+        <w:r w:rsidRPr="00AC148F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00495F12">
+        <w:r w:rsidRPr="00AC148F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00495F12">
+        <w:r w:rsidRPr="00AC148F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00495F12">
+        <w:r w:rsidRPr="00AC148F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6C0E9D9E" w14:textId="77777777" w:rsidR="00495F12" w:rsidRDefault="00495F12">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0886162D" w14:textId="0A14600A" w:rsidR="00335AB8" w:rsidRPr="00335AB8" w:rsidRDefault="00BC1830" w:rsidP="00335AB8">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00BC1830">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AB51FC5" wp14:editId="46ECEEE8">
+              <wp:extent cx="6482443" cy="439420"/>
+              <wp:effectExtent l="0" t="0" r="13970" b="17780"/>
+              <wp:docPr id="7" name="Metin Kutusu 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6482443" cy="439420"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="accent6">
+                          <a:lumMod val="20000"/>
+                          <a:lumOff val="80000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="188A3B5F" w14:textId="6E4D1910" w:rsidR="00BC1830" w:rsidRPr="00E87C50" w:rsidRDefault="00BC1830" w:rsidP="00BC1830">
+                          <w:pPr>
+                            <w:pStyle w:val="AltBilgi"/>
+                            <w:jc w:val="both"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00E87C50">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Cite this article as: </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00E7162E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>F</w:t>
+                          </w:r>
+                          <w:r w:rsidR="002337A5" w:rsidRPr="002337A5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">. </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00E7162E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>Author</w:t>
+                          </w:r>
+                          <w:r w:rsidR="002337A5" w:rsidRPr="002337A5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">, S. </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00E7162E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>Author</w:t>
+                          </w:r>
+                          <w:r w:rsidR="002337A5" w:rsidRPr="002337A5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">, </w:t>
+                          </w:r>
+                          <w:r w:rsidR="002337A5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">and </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00E7162E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>T</w:t>
+                          </w:r>
+                          <w:r w:rsidR="002337A5" w:rsidRPr="002337A5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">. </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00E7162E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>Author</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00E87C50">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>, “</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00E7162E" w:rsidRPr="00E7162E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>Article Template Containing Author Guidelines for Accepted Papers</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00E87C50">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">,” </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00E87C50">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:i/>
+                              <w:iCs/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>Artificial Intelligence Research and Applications (AIra)</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00E87C50">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">, Vol. </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00E7162E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>X</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00E87C50">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">, No. </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00E7162E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>X</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00E87C50">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">, pp. </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00E7162E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>XX</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="004749FB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>–</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00E7162E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>XX</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00E87C50">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>, M</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00E7162E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>onth</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00E87C50">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">, </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00E7162E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>Year</w:t>
+                          </w:r>
+                          <w:r w:rsidR="003E79F5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">, </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00E7162E" w:rsidRPr="00E7162E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>https://doi.org/10.20508/XXXX</w:t>
+                          </w:r>
+                          <w:r w:rsidR="003E79F5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">. </w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:inline>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4AB51FC5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Metin Kutusu 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:510.45pt;height:34.6pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfHGxvSwIAAIYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+p2mztGujptPoGEJs&#10;gDT4AY7jNBa2L9hOk/HrOTtp6eAN8RLZd77vvrvvLtubQStyFNZJMAVdzOaUCMOhkuZQ0G9f79+s&#10;KXGemYopMKKgz8LRm93rV9u+zUUKDahKWIIgxuV9W9DG+zZPEscboZmbQSsMOmuwmnm82kNSWdYj&#10;ulZJOp+vkh5s1Vrgwjm03o1Ouov4dS24/1zXTniiCorcfPza+C3DN9ltWX6wrG0kn2iwf2ChmTSY&#10;9Ax1xzwjnZV/QWnJLTio/YyDTqCuJRexBqxmMf+jmqeGtSLWgs1x7blN7v/B8k/HL5bIqqDXlBim&#10;UaJH4aUhHzvfuY6koUN963J8+NTiUz+8hQGVjtW69gH4d0cM7BtmDuLWWugbwSpkuAiRyUXoiOMC&#10;SNk/QoWpWOchAg211aF92BCC6KjU81kdMXjC0bjK1mmWXVHC0ZddbbI0ypew/BTdWuffC9AkHApq&#10;Uf2Izo4Pzgc2LD89CckcKFndS6XiJUyc2CtLjgxnhXEujF/FcNVppDvacebm09SgGWdrNK9PZkwR&#10;ZzcgxYQvkihD+oJulukyAr/wOXsoz+kD3JgnAF7y1NLjwiipCxqTTmRC09+ZKo6zZ1KNZwxWZlIh&#10;NH6UwA/lMKlaQvWMelgYFwMXGQ8N2J+U9LgUBXU/OmYFJeqDQU03iywLWxQv2fIaFSD20lNeepjh&#10;CFVQT8l43Pu4eaHdBm5R+1pGWcKQjEwmrjjssXnTYoZturzHV79/H7tfAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAXhck69oAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3OiaHKo2&#10;ZFMVED8SJ1rg7MbbJCJeR7GbhrfH5VIuK41mNPNtsZpcp0YeQuuF4HamQbFU3rZSE3xsn24WoEI0&#10;Yk3nhQl+OMCqvLwoTG79Ud553MRapRIJuSFoYuxzxFA17EyY+Z4leXs/OBOTHGq0gzmmctdhpvUc&#10;nWklLTSm54eGq+/NwRFs11+97J/f7vXI9ctnXODrIyLR9dW0vgMVeYrnMJzwEzqUiWnnD2KD6gjS&#10;I/Hvnjyd6SWoHcF8mQGWBf6nL38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHxxsb0sC&#10;AACGBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXhck&#10;69oAAAAFAQAADwAAAAAAAAAAAAAAAAClBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AKwFAAAAAA==&#10;" fillcolor="#d9f2d0 [665]">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="188A3B5F" w14:textId="6E4D1910" w:rsidR="00BC1830" w:rsidRPr="00E87C50" w:rsidRDefault="00BC1830" w:rsidP="00BC1830">
+                    <w:pPr>
+                      <w:pStyle w:val="AltBilgi"/>
+                      <w:jc w:val="both"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00E87C50">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Cite this article as: </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E7162E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>F</w:t>
+                    </w:r>
+                    <w:r w:rsidR="002337A5" w:rsidRPr="002337A5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">. </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E7162E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>Author</w:t>
+                    </w:r>
+                    <w:r w:rsidR="002337A5" w:rsidRPr="002337A5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">, S. </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E7162E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>Author</w:t>
+                    </w:r>
+                    <w:r w:rsidR="002337A5" w:rsidRPr="002337A5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">, </w:t>
+                    </w:r>
+                    <w:r w:rsidR="002337A5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">and </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E7162E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>T</w:t>
+                    </w:r>
+                    <w:r w:rsidR="002337A5" w:rsidRPr="002337A5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">. </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E7162E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>Author</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00E87C50">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>, “</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E7162E" w:rsidRPr="00E7162E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>Article Template Containing Author Guidelines for Accepted Papers</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00E87C50">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">,” </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00E87C50">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>Artificial Intelligence Research and Applications (AIra)</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00E87C50">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">, Vol. </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E7162E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>X</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00E87C50">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">, No. </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E7162E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>X</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00E87C50">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">, pp. </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E7162E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>XX</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="004749FB">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>–</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E7162E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>XX</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00E87C50">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>, M</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E7162E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>onth</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00E87C50">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">, </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E7162E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>Year</w:t>
+                    </w:r>
+                    <w:r w:rsidR="003E79F5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">, </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E7162E" w:rsidRPr="00E7162E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>https://doi.org/10.20508/XXXX</w:t>
+                    </w:r>
+                    <w:r w:rsidR="003E79F5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">. </w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:anchorlock/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06563AB4" w14:textId="77777777" w:rsidR="0076036C" w:rsidRDefault="0076036C" w:rsidP="003B6A55">
+    <w:p w14:paraId="35AFA281" w14:textId="77777777" w:rsidR="00C91012" w:rsidRDefault="00C91012" w:rsidP="003B6A55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45D5CE9D" w14:textId="77777777" w:rsidR="0076036C" w:rsidRDefault="0076036C" w:rsidP="003B6A55">
+    <w:p w14:paraId="691356C1" w14:textId="77777777" w:rsidR="00C91012" w:rsidRDefault="00C91012" w:rsidP="003B6A55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="550794E3" w14:textId="77777777" w:rsidR="006B06AD" w:rsidRPr="00583336" w:rsidRDefault="006B06AD" w:rsidP="006B06AD">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:rPr>
         <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00583336">
       <w:rPr>
         <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
@@ -3843,339 +5660,817 @@
         <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">NES FOR </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>ACCEPTED PAPERS</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1EE7A920" w14:textId="77777777" w:rsidR="006B06AD" w:rsidRPr="006B06AD" w:rsidRDefault="006B06AD" w:rsidP="006B06AD">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6DC0362A" w14:textId="77777777" w:rsidR="00840747" w:rsidRDefault="00C02EAD">
-[...51 lines deleted...]
-  <w:p w14:paraId="01EAD994" w14:textId="69439557" w:rsidR="003B6A55" w:rsidRPr="00840747" w:rsidRDefault="007F282E" w:rsidP="00495F12">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TabloKlavuzu"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="709"/>
+      <w:gridCol w:w="9485"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00FE155D" w14:paraId="378019D5" w14:textId="77777777" w:rsidTr="008932A5">
+      <w:trPr>
+        <w:trHeight w:val="286"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="709" w:type="dxa"/>
+          <w:vMerge w:val="restart"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="0F5AAF67" w14:textId="714682D9" w:rsidR="00FE155D" w:rsidRDefault="00FE155D" w:rsidP="00FE155D">
+          <w:pPr>
+            <w:pStyle w:val="stBilgi"/>
+            <w:contextualSpacing/>
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3916C135" wp14:editId="495DC5F8">
+                <wp:extent cx="400141" cy="397895"/>
+                <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                <wp:docPr id="22" name="Resim 22" descr="Dear Colleagues and Friends, We have just published the June 2025 issue of Artificial  Intelligence Research and Application with five high quality invited  papers. Please, visit the link below and… | ILHAMI COLAK"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Picture 1" descr="Dear Colleagues and Friends, We have just published the June 2025 issue of Artificial  Intelligence Research and Application with five high quality invited  papers. Please, visit the link below and… | ILHAMI COLAK"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="434932" cy="432490"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="9485" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="2507CE3F" w14:textId="5303C4E3" w:rsidR="00FE155D" w:rsidRDefault="00FE155D" w:rsidP="008932A5">
+          <w:pPr>
+            <w:pStyle w:val="stBilgi"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00F73B90">
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>ARTIFICIAL INTELLIGENCE RESEARCH and APPLICATIONS</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00FE155D" w14:paraId="07205C95" w14:textId="77777777" w:rsidTr="008932A5">
+      <w:trPr>
+        <w:trHeight w:val="390"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="709" w:type="dxa"/>
+          <w:vMerge/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="486BDD24" w14:textId="77777777" w:rsidR="00FE155D" w:rsidRDefault="00FE155D" w:rsidP="00FE155D">
+          <w:pPr>
+            <w:pStyle w:val="stBilgi"/>
+            <w:contextualSpacing/>
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="9485" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="6D0F82F8" w14:textId="1761D7E4" w:rsidR="00FE155D" w:rsidRDefault="007D07B9" w:rsidP="00FE155D">
+          <w:pPr>
+            <w:pStyle w:val="stBilgi"/>
+            <w:contextualSpacing/>
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>F. Author</w:t>
+          </w:r>
+          <w:r w:rsidR="002337A5">
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00FE155D" w:rsidRPr="00F73B90">
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">et al., </w:t>
+          </w:r>
+          <w:r w:rsidR="002337A5" w:rsidRPr="00F73B90">
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Vol. </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>X</w:t>
+          </w:r>
+          <w:r w:rsidR="002337A5" w:rsidRPr="00F73B90">
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, No. </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>X</w:t>
+          </w:r>
+          <w:r w:rsidR="002337A5" w:rsidRPr="00F73B90">
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Month</w:t>
+          </w:r>
+          <w:r w:rsidR="002337A5" w:rsidRPr="00F73B90">
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Year</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="01EAD994" w14:textId="2C59C804" w:rsidR="003B6A55" w:rsidRPr="00FE155D" w:rsidRDefault="003B6A55" w:rsidP="00495F12">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="10204"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         <w:i/>
         <w:color w:val="000000"/>
-        <w:sz w:val="20"/>
+        <w:sz w:val="8"/>
+        <w:szCs w:val="10"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...76 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="39648DEA" w14:textId="77777777" w:rsidR="00495F12" w:rsidRDefault="00495F12" w:rsidP="00495F12">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TabloKlavuzu"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="1080"/>
+      <w:gridCol w:w="6858"/>
+      <w:gridCol w:w="2266"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00E87C50" w14:paraId="1CFF6470" w14:textId="77777777" w:rsidTr="00BC1830">
+      <w:trPr>
+        <w:trHeight w:val="1420"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1080" w:type="dxa"/>
+          <w:tcMar>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tcMar>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="74EE9811" w14:textId="2DC11EAB" w:rsidR="00335AB8" w:rsidRDefault="00335AB8" w:rsidP="002253F3">
+          <w:pPr>
+            <w:pStyle w:val="stBilgi"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09153EB4" wp14:editId="233B1C1E">
+                <wp:extent cx="680357" cy="676537"/>
+                <wp:effectExtent l="0" t="0" r="5715" b="0"/>
+                <wp:docPr id="6" name="Resim 6" descr="Dear Colleagues and Friends, We have just published the June 2025 issue of Artificial  Intelligence Research and Application with five high quality invited  papers. Please, visit the link below and… | ILHAMI COLAK"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Picture 1" descr="Dear Colleagues and Friends, We have just published the June 2025 issue of Artificial  Intelligence Research and Application with five high quality invited  papers. Please, visit the link below and… | ILHAMI COLAK"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="724408" cy="720340"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="9124" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+          <w:tcMar>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tcMar>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="7B22E238" w14:textId="181DEA81" w:rsidR="00335AB8" w:rsidRPr="00BC1830" w:rsidRDefault="00335AB8" w:rsidP="002253F3">
+          <w:pPr>
+            <w:pStyle w:val="stBilgi"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Noto Serif"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+              <w:sz w:val="40"/>
+              <w:szCs w:val="40"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:bookmarkStart w:id="2" w:name="_Hlk219851862"/>
+          <w:r w:rsidRPr="00BC1830">
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Noto Serif"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+              <w:sz w:val="40"/>
+              <w:szCs w:val="40"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Artificial Intelligence Research and Applications</w:t>
+          </w:r>
+          <w:r w:rsidR="00E87C50" w:rsidRPr="00BC1830">
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Noto Serif"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+              <w:sz w:val="40"/>
+              <w:szCs w:val="40"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BC1830">
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Noto Serif"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+              <w:sz w:val="40"/>
+              <w:szCs w:val="40"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>(AIra)</w:t>
+          </w:r>
+          <w:bookmarkEnd w:id="2"/>
+        </w:p>
+        <w:p w14:paraId="004CCA74" w14:textId="78CC3E9B" w:rsidR="00335AB8" w:rsidRPr="00335AB8" w:rsidRDefault="00335AB8" w:rsidP="00BC1830">
+          <w:pPr>
+            <w:pStyle w:val="stBilgi"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+              <w:color w:val="002060"/>
+              <w:sz w:val="40"/>
+              <w:szCs w:val="40"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="009D3797">
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+              <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">https://www.ijaira.org/  </w:t>
+          </w:r>
+          <w:r w:rsidR="00BC1830">
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+              <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                            </w:t>
+          </w:r>
+          <w:r w:rsidRPr="009D3797">
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+              <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Online </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00E87C50">
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+              <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>ISSN: 3108-3889</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00BC1830" w14:paraId="5636E4D1" w14:textId="77777777" w:rsidTr="004A4D5B">
+      <w:trPr>
+        <w:trHeight w:val="323"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7938" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="215E99" w:themeFill="text2" w:themeFillTint="BF"/>
+          <w:tcMar>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tcMar>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="12F11FAB" w14:textId="33518CCB" w:rsidR="002253F3" w:rsidRPr="004A03C6" w:rsidRDefault="004A4D5B" w:rsidP="00BC1830">
+          <w:pPr>
+            <w:pStyle w:val="stBilgi"/>
+            <w:ind w:left="1560" w:hanging="1418"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>F</w:t>
+          </w:r>
+          <w:r w:rsidR="002337A5" w:rsidRPr="002337A5">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">. </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Author </w:t>
+          </w:r>
+          <w:r w:rsidR="002337A5" w:rsidRPr="002337A5">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">et al., </w:t>
+          </w:r>
+          <w:r w:rsidR="002253F3" w:rsidRPr="004A03C6">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Vol. </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>X</w:t>
+          </w:r>
+          <w:r w:rsidR="002253F3" w:rsidRPr="004A03C6">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, No. </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>X</w:t>
+          </w:r>
+          <w:r w:rsidR="002253F3" w:rsidRPr="004A03C6">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Month</w:t>
+          </w:r>
+          <w:r w:rsidR="002253F3" w:rsidRPr="004A03C6">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Year</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2266" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+          <w:tcMar>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tcMar>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="509A9AF1" w14:textId="79629AF7" w:rsidR="002253F3" w:rsidRPr="004A03C6" w:rsidRDefault="002253F3" w:rsidP="004A03F5">
+          <w:pPr>
+            <w:pStyle w:val="stBilgi"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="002060"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A03C6">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="002060"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Research</w:t>
+          </w:r>
+          <w:r w:rsidR="004A4D5B">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="002060"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>/Review</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004A03C6">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="002060"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Article</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="0B704770" w14:textId="4C515D6F" w:rsidR="00495F12" w:rsidRPr="00335AB8" w:rsidRDefault="00495F12" w:rsidP="00335AB8">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         <w:i/>
         <w:color w:val="000000"/>
-        <w:sz w:val="20"/>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...85 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="998C01B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4494,50 +6789,146 @@
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22EA14EE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1638ACC6"/>
+    <w:lvl w:ilvl="0" w:tplc="A0265B30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22EF581C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="053AE11C"/>
     <w:lvl w:ilvl="0" w:tplc="9BB889B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4583,51 +6974,240 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27593298"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C5F28FB6"/>
+    <w:styleLink w:val="List6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:color="000000"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1380"/>
+        </w:tabs>
+        <w:ind w:left="1380" w:hanging="300"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:color="000000"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2111"/>
+        </w:tabs>
+        <w:ind w:left="2111" w:hanging="247"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:color="000000"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2820"/>
+        </w:tabs>
+        <w:ind w:left="2820" w:hanging="300"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:color="000000"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3540"/>
+        </w:tabs>
+        <w:ind w:left="3540" w:hanging="300"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:color="000000"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4271"/>
+        </w:tabs>
+        <w:ind w:left="4271" w:hanging="247"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:color="000000"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4980"/>
+        </w:tabs>
+        <w:ind w:left="4980" w:hanging="300"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:color="000000"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5700"/>
+        </w:tabs>
+        <w:ind w:left="5700" w:hanging="300"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:color="000000"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6431"/>
+        </w:tabs>
+        <w:ind w:left="6431" w:hanging="247"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:color="000000"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B202BC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53541F48"/>
     <w:lvl w:ilvl="0" w:tplc="041F0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1060" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4696,51 +7276,51 @@
     <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6100" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="303C3684"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43602250"/>
     <w:lvl w:ilvl="0" w:tplc="041F000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1060" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4809,51 +7389,277 @@
     <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6100" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D25003A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E2C8BF28"/>
+    <w:lvl w:ilvl="0" w:tplc="041F000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CC3282B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6074DE8A"/>
+    <w:lvl w:ilvl="0" w:tplc="041F000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5380" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6100" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6820" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CE37103"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B99E9744"/>
     <w:lvl w:ilvl="0" w:tplc="041F000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4922,51 +7728,51 @@
     <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51515E1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5272450C"/>
     <w:lvl w:ilvl="0" w:tplc="041F000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5035,51 +7841,366 @@
     <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53CB52AD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="076E6366"/>
+    <w:lvl w:ilvl="0" w:tplc="3D0427D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="2.1.%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1110" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57E232ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C8DC3F12"/>
+    <w:lvl w:ilvl="0" w:tplc="041F000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5380" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6100" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6820" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F280F98"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F8E625E2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F706C93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="30022AEA"/>
     <w:lvl w:ilvl="0" w:tplc="041F000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1888" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2608" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5142,662 +8263,1037 @@
         <w:ind w:left="6208" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7648" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70E140DA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="37CAC68C"/>
+    <w:lvl w:ilvl="0" w:tplc="F468F8D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A4AABEFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="772C3436"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7BB672E6"/>
+    <w:lvl w:ilvl="0" w:tplc="ABCAD2AA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6460" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numFmt w:val="chicago"/>
     <w:numStart w:val="2"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00840747"/>
     <w:rsid w:val="00001536"/>
     <w:rsid w:val="0000418A"/>
     <w:rsid w:val="00010CCF"/>
     <w:rsid w:val="00012139"/>
     <w:rsid w:val="00012AFC"/>
     <w:rsid w:val="00012C05"/>
     <w:rsid w:val="00012C73"/>
     <w:rsid w:val="00016B0F"/>
     <w:rsid w:val="0002522D"/>
     <w:rsid w:val="0003200A"/>
     <w:rsid w:val="000359B1"/>
     <w:rsid w:val="000371EC"/>
+    <w:rsid w:val="000412C4"/>
     <w:rsid w:val="000424DF"/>
     <w:rsid w:val="00042788"/>
     <w:rsid w:val="00042872"/>
     <w:rsid w:val="00045ED0"/>
     <w:rsid w:val="00052D31"/>
     <w:rsid w:val="0005426A"/>
     <w:rsid w:val="000551A5"/>
+    <w:rsid w:val="00061343"/>
     <w:rsid w:val="000624A2"/>
     <w:rsid w:val="00066380"/>
     <w:rsid w:val="00066A3E"/>
+    <w:rsid w:val="0007013C"/>
     <w:rsid w:val="0007032C"/>
     <w:rsid w:val="00071213"/>
     <w:rsid w:val="000736DB"/>
+    <w:rsid w:val="00085079"/>
     <w:rsid w:val="0009109B"/>
     <w:rsid w:val="00094F9A"/>
     <w:rsid w:val="00096B1E"/>
     <w:rsid w:val="000A19B5"/>
     <w:rsid w:val="000A21B1"/>
     <w:rsid w:val="000A2BE6"/>
     <w:rsid w:val="000A4741"/>
+    <w:rsid w:val="000A7399"/>
     <w:rsid w:val="000B1FA1"/>
     <w:rsid w:val="000B39D9"/>
+    <w:rsid w:val="000B5319"/>
     <w:rsid w:val="000B56EA"/>
+    <w:rsid w:val="000B7E6D"/>
+    <w:rsid w:val="000C25BB"/>
     <w:rsid w:val="000D3EFB"/>
     <w:rsid w:val="000E0E60"/>
     <w:rsid w:val="000E1ACA"/>
     <w:rsid w:val="000E734F"/>
     <w:rsid w:val="000F129C"/>
     <w:rsid w:val="000F3841"/>
     <w:rsid w:val="000F6AC3"/>
     <w:rsid w:val="00100682"/>
     <w:rsid w:val="00102A86"/>
     <w:rsid w:val="00105736"/>
+    <w:rsid w:val="00110AE4"/>
     <w:rsid w:val="00114FB8"/>
     <w:rsid w:val="00115160"/>
     <w:rsid w:val="00120052"/>
     <w:rsid w:val="00123C08"/>
+    <w:rsid w:val="0012634D"/>
+    <w:rsid w:val="00131AE0"/>
     <w:rsid w:val="00132114"/>
     <w:rsid w:val="001322CC"/>
     <w:rsid w:val="00136BFD"/>
     <w:rsid w:val="00137C3E"/>
     <w:rsid w:val="001419FF"/>
     <w:rsid w:val="00142C64"/>
     <w:rsid w:val="001440F4"/>
     <w:rsid w:val="00144C5D"/>
     <w:rsid w:val="00150C22"/>
     <w:rsid w:val="00151B8D"/>
     <w:rsid w:val="00152925"/>
     <w:rsid w:val="001536C6"/>
     <w:rsid w:val="0015547B"/>
     <w:rsid w:val="0017038A"/>
     <w:rsid w:val="00171572"/>
+    <w:rsid w:val="001726C4"/>
     <w:rsid w:val="00183C97"/>
     <w:rsid w:val="00187AFB"/>
     <w:rsid w:val="00193959"/>
+    <w:rsid w:val="00195393"/>
     <w:rsid w:val="00195564"/>
+    <w:rsid w:val="001A4EE7"/>
+    <w:rsid w:val="001C3B90"/>
     <w:rsid w:val="001C4186"/>
     <w:rsid w:val="001C4299"/>
     <w:rsid w:val="001C42FF"/>
     <w:rsid w:val="001C6BEB"/>
     <w:rsid w:val="001C70E5"/>
     <w:rsid w:val="001D1EC3"/>
     <w:rsid w:val="001D29E0"/>
     <w:rsid w:val="001E0735"/>
     <w:rsid w:val="001E19DC"/>
     <w:rsid w:val="001E459C"/>
     <w:rsid w:val="001E4E09"/>
     <w:rsid w:val="001E52BF"/>
     <w:rsid w:val="001E79E6"/>
     <w:rsid w:val="001F682C"/>
     <w:rsid w:val="002055DA"/>
     <w:rsid w:val="00207341"/>
     <w:rsid w:val="002108D0"/>
     <w:rsid w:val="00214AD9"/>
     <w:rsid w:val="00220CF0"/>
     <w:rsid w:val="0022177F"/>
     <w:rsid w:val="00221C56"/>
+    <w:rsid w:val="00223A46"/>
     <w:rsid w:val="00223AC0"/>
+    <w:rsid w:val="002253F3"/>
     <w:rsid w:val="002317E3"/>
     <w:rsid w:val="0023269A"/>
+    <w:rsid w:val="002337A5"/>
     <w:rsid w:val="00234954"/>
     <w:rsid w:val="00236DB4"/>
     <w:rsid w:val="002465F5"/>
     <w:rsid w:val="00247C82"/>
     <w:rsid w:val="002532F0"/>
+    <w:rsid w:val="00254A36"/>
     <w:rsid w:val="0025545B"/>
     <w:rsid w:val="002562A3"/>
     <w:rsid w:val="002567CB"/>
     <w:rsid w:val="00257D23"/>
     <w:rsid w:val="002637B3"/>
+    <w:rsid w:val="00263900"/>
+    <w:rsid w:val="00265620"/>
     <w:rsid w:val="0027448D"/>
     <w:rsid w:val="00282DEF"/>
     <w:rsid w:val="00291E04"/>
     <w:rsid w:val="0029353C"/>
+    <w:rsid w:val="002A001C"/>
     <w:rsid w:val="002A165A"/>
     <w:rsid w:val="002A6AF3"/>
     <w:rsid w:val="002A6F5C"/>
     <w:rsid w:val="002B0B93"/>
     <w:rsid w:val="002B68BB"/>
     <w:rsid w:val="002C0301"/>
+    <w:rsid w:val="002C47B9"/>
     <w:rsid w:val="002C4AB4"/>
     <w:rsid w:val="002C6434"/>
     <w:rsid w:val="002D2E5D"/>
     <w:rsid w:val="002E20C8"/>
+    <w:rsid w:val="002E3161"/>
     <w:rsid w:val="002E39EF"/>
     <w:rsid w:val="002E5ECB"/>
     <w:rsid w:val="002F0FD3"/>
     <w:rsid w:val="002F1CB3"/>
     <w:rsid w:val="002F2C9B"/>
     <w:rsid w:val="002F5F00"/>
     <w:rsid w:val="00312AC3"/>
     <w:rsid w:val="00313AF1"/>
     <w:rsid w:val="003177FD"/>
+    <w:rsid w:val="003212A0"/>
     <w:rsid w:val="00322818"/>
+    <w:rsid w:val="0032485F"/>
     <w:rsid w:val="00333E28"/>
+    <w:rsid w:val="00335AB8"/>
     <w:rsid w:val="00340ECB"/>
     <w:rsid w:val="003475D4"/>
     <w:rsid w:val="003500A9"/>
+    <w:rsid w:val="003546C0"/>
+    <w:rsid w:val="00364D08"/>
     <w:rsid w:val="00366123"/>
     <w:rsid w:val="0036779B"/>
+    <w:rsid w:val="00377116"/>
+    <w:rsid w:val="00382D20"/>
     <w:rsid w:val="00384B09"/>
     <w:rsid w:val="00384EDD"/>
     <w:rsid w:val="00385541"/>
     <w:rsid w:val="00394731"/>
+    <w:rsid w:val="003B2F37"/>
     <w:rsid w:val="003B4D1D"/>
     <w:rsid w:val="003B6A55"/>
     <w:rsid w:val="003C6FBD"/>
     <w:rsid w:val="003D1898"/>
     <w:rsid w:val="003D357E"/>
+    <w:rsid w:val="003D5FA2"/>
     <w:rsid w:val="003E6472"/>
+    <w:rsid w:val="003E79F5"/>
     <w:rsid w:val="003F51A1"/>
     <w:rsid w:val="003F583C"/>
     <w:rsid w:val="00402678"/>
     <w:rsid w:val="00403CE5"/>
     <w:rsid w:val="00405A35"/>
     <w:rsid w:val="00411945"/>
     <w:rsid w:val="004217EB"/>
+    <w:rsid w:val="00423ED0"/>
     <w:rsid w:val="00425697"/>
     <w:rsid w:val="00425EA3"/>
     <w:rsid w:val="00427AB8"/>
     <w:rsid w:val="004322F4"/>
     <w:rsid w:val="0043350E"/>
     <w:rsid w:val="004363A6"/>
     <w:rsid w:val="00441C1F"/>
     <w:rsid w:val="00442A00"/>
     <w:rsid w:val="00442D6D"/>
+    <w:rsid w:val="00442E26"/>
     <w:rsid w:val="00452C42"/>
     <w:rsid w:val="00454E59"/>
     <w:rsid w:val="00457E48"/>
+    <w:rsid w:val="00464F4C"/>
     <w:rsid w:val="00466234"/>
     <w:rsid w:val="00470094"/>
+    <w:rsid w:val="004749FB"/>
     <w:rsid w:val="00476580"/>
     <w:rsid w:val="00482C45"/>
     <w:rsid w:val="00493FEA"/>
+    <w:rsid w:val="0049461A"/>
     <w:rsid w:val="00495F12"/>
     <w:rsid w:val="00497E9F"/>
+    <w:rsid w:val="004A03C6"/>
+    <w:rsid w:val="004A03F5"/>
     <w:rsid w:val="004A3A3A"/>
+    <w:rsid w:val="004A4D5B"/>
     <w:rsid w:val="004B399C"/>
     <w:rsid w:val="004B3DCC"/>
     <w:rsid w:val="004C03E3"/>
     <w:rsid w:val="004C16AF"/>
     <w:rsid w:val="004C38B2"/>
     <w:rsid w:val="004C763D"/>
+    <w:rsid w:val="004D0776"/>
+    <w:rsid w:val="004D226B"/>
+    <w:rsid w:val="004E771A"/>
     <w:rsid w:val="004F2304"/>
     <w:rsid w:val="004F7DE4"/>
     <w:rsid w:val="00501F76"/>
     <w:rsid w:val="00502BE7"/>
+    <w:rsid w:val="005039BD"/>
     <w:rsid w:val="00510A70"/>
     <w:rsid w:val="0051327C"/>
     <w:rsid w:val="0053093A"/>
     <w:rsid w:val="005345BE"/>
     <w:rsid w:val="0054201F"/>
     <w:rsid w:val="00544BFE"/>
     <w:rsid w:val="005516AF"/>
     <w:rsid w:val="005522B0"/>
     <w:rsid w:val="00555DDA"/>
     <w:rsid w:val="00557CF7"/>
     <w:rsid w:val="0056579C"/>
     <w:rsid w:val="00565AF5"/>
+    <w:rsid w:val="00567924"/>
     <w:rsid w:val="005730B6"/>
+    <w:rsid w:val="0057598B"/>
     <w:rsid w:val="005820DA"/>
     <w:rsid w:val="00582787"/>
     <w:rsid w:val="00583C42"/>
     <w:rsid w:val="005840CF"/>
     <w:rsid w:val="0058519D"/>
+    <w:rsid w:val="005872B8"/>
     <w:rsid w:val="005932F5"/>
     <w:rsid w:val="005954E8"/>
     <w:rsid w:val="005A1362"/>
     <w:rsid w:val="005B0BB6"/>
     <w:rsid w:val="005B2EA3"/>
     <w:rsid w:val="005B66B6"/>
     <w:rsid w:val="005C12B3"/>
+    <w:rsid w:val="005C1F62"/>
+    <w:rsid w:val="005C2144"/>
+    <w:rsid w:val="005C3D56"/>
+    <w:rsid w:val="005C44FB"/>
     <w:rsid w:val="005C492E"/>
     <w:rsid w:val="005C62F3"/>
     <w:rsid w:val="005C70E4"/>
     <w:rsid w:val="005D076C"/>
+    <w:rsid w:val="005D31E4"/>
     <w:rsid w:val="005D5ADF"/>
     <w:rsid w:val="005D764E"/>
     <w:rsid w:val="005E08E1"/>
+    <w:rsid w:val="005E436F"/>
+    <w:rsid w:val="005E5F56"/>
     <w:rsid w:val="005F3490"/>
     <w:rsid w:val="005F46CC"/>
     <w:rsid w:val="00606B6E"/>
     <w:rsid w:val="0061696E"/>
     <w:rsid w:val="006213C4"/>
     <w:rsid w:val="006226A2"/>
+    <w:rsid w:val="0062466C"/>
     <w:rsid w:val="006261A9"/>
+    <w:rsid w:val="006301DE"/>
     <w:rsid w:val="0063730B"/>
     <w:rsid w:val="0063734C"/>
     <w:rsid w:val="00643055"/>
     <w:rsid w:val="00643317"/>
     <w:rsid w:val="00643E1D"/>
     <w:rsid w:val="006536C6"/>
     <w:rsid w:val="00662E25"/>
     <w:rsid w:val="00665F51"/>
     <w:rsid w:val="006711BF"/>
     <w:rsid w:val="00674F72"/>
     <w:rsid w:val="00675C3E"/>
     <w:rsid w:val="00690066"/>
     <w:rsid w:val="00691488"/>
     <w:rsid w:val="00697C60"/>
     <w:rsid w:val="006A008C"/>
     <w:rsid w:val="006A151A"/>
     <w:rsid w:val="006A2C15"/>
     <w:rsid w:val="006A3DF1"/>
     <w:rsid w:val="006A4CA9"/>
     <w:rsid w:val="006A5F6A"/>
+    <w:rsid w:val="006B01B0"/>
     <w:rsid w:val="006B06AD"/>
     <w:rsid w:val="006B0F9A"/>
     <w:rsid w:val="006B29D3"/>
+    <w:rsid w:val="006C0749"/>
     <w:rsid w:val="006C30AD"/>
     <w:rsid w:val="006D19A6"/>
     <w:rsid w:val="006D2668"/>
     <w:rsid w:val="006F2C84"/>
     <w:rsid w:val="006F479C"/>
     <w:rsid w:val="00706F6A"/>
     <w:rsid w:val="00707A26"/>
     <w:rsid w:val="00715112"/>
     <w:rsid w:val="00721EEA"/>
     <w:rsid w:val="0072202B"/>
     <w:rsid w:val="0072248B"/>
     <w:rsid w:val="00730AF7"/>
+    <w:rsid w:val="00730B05"/>
     <w:rsid w:val="007351C4"/>
+    <w:rsid w:val="00742D7A"/>
     <w:rsid w:val="00743E1C"/>
     <w:rsid w:val="007536CB"/>
     <w:rsid w:val="00753A79"/>
     <w:rsid w:val="0076036C"/>
     <w:rsid w:val="0076596D"/>
     <w:rsid w:val="00784C1C"/>
     <w:rsid w:val="0078518B"/>
     <w:rsid w:val="00790D58"/>
     <w:rsid w:val="007954A9"/>
     <w:rsid w:val="007956D6"/>
     <w:rsid w:val="00797077"/>
     <w:rsid w:val="00797922"/>
     <w:rsid w:val="007A3EC6"/>
+    <w:rsid w:val="007A5C18"/>
     <w:rsid w:val="007B47E8"/>
     <w:rsid w:val="007C23CF"/>
+    <w:rsid w:val="007D07B9"/>
     <w:rsid w:val="007D33C0"/>
     <w:rsid w:val="007D5F30"/>
     <w:rsid w:val="007E0E58"/>
     <w:rsid w:val="007E4A24"/>
     <w:rsid w:val="007E5430"/>
     <w:rsid w:val="007E77DF"/>
     <w:rsid w:val="007F0698"/>
     <w:rsid w:val="007F282E"/>
     <w:rsid w:val="008021F0"/>
     <w:rsid w:val="008021FC"/>
     <w:rsid w:val="00806DFC"/>
     <w:rsid w:val="008071C7"/>
+    <w:rsid w:val="00807353"/>
     <w:rsid w:val="00822520"/>
     <w:rsid w:val="00823BC6"/>
     <w:rsid w:val="008265D8"/>
     <w:rsid w:val="0083030E"/>
+    <w:rsid w:val="0083529C"/>
     <w:rsid w:val="00840747"/>
+    <w:rsid w:val="0084205B"/>
+    <w:rsid w:val="00847A0E"/>
     <w:rsid w:val="008549E8"/>
     <w:rsid w:val="00856013"/>
     <w:rsid w:val="0086592A"/>
     <w:rsid w:val="00870100"/>
+    <w:rsid w:val="00871333"/>
     <w:rsid w:val="00873A3A"/>
     <w:rsid w:val="0087410A"/>
+    <w:rsid w:val="008836C0"/>
+    <w:rsid w:val="008932A5"/>
     <w:rsid w:val="00894E4D"/>
     <w:rsid w:val="008A0C4F"/>
     <w:rsid w:val="008A1562"/>
     <w:rsid w:val="008A1881"/>
+    <w:rsid w:val="008A4263"/>
+    <w:rsid w:val="008A63F9"/>
     <w:rsid w:val="008A7B6F"/>
     <w:rsid w:val="008B47E9"/>
     <w:rsid w:val="008B574E"/>
+    <w:rsid w:val="008C2308"/>
     <w:rsid w:val="008C7398"/>
     <w:rsid w:val="008C7F1F"/>
     <w:rsid w:val="008D072F"/>
     <w:rsid w:val="008E0939"/>
     <w:rsid w:val="008E2D9C"/>
     <w:rsid w:val="008E7493"/>
     <w:rsid w:val="008F2528"/>
     <w:rsid w:val="009073B3"/>
     <w:rsid w:val="00907494"/>
     <w:rsid w:val="0091482F"/>
     <w:rsid w:val="009252EE"/>
+    <w:rsid w:val="009318D5"/>
     <w:rsid w:val="009360CC"/>
     <w:rsid w:val="00940A01"/>
     <w:rsid w:val="00941F5B"/>
     <w:rsid w:val="00944177"/>
     <w:rsid w:val="00945B29"/>
+    <w:rsid w:val="0094653B"/>
     <w:rsid w:val="00951892"/>
     <w:rsid w:val="00953E0E"/>
     <w:rsid w:val="0095569D"/>
     <w:rsid w:val="009605D4"/>
     <w:rsid w:val="00963E9B"/>
     <w:rsid w:val="0096473D"/>
     <w:rsid w:val="009748B3"/>
     <w:rsid w:val="00981193"/>
     <w:rsid w:val="0098155E"/>
+    <w:rsid w:val="0098776C"/>
     <w:rsid w:val="009931FB"/>
     <w:rsid w:val="00994CF1"/>
     <w:rsid w:val="0099580E"/>
     <w:rsid w:val="00996D33"/>
     <w:rsid w:val="00997622"/>
     <w:rsid w:val="009B1422"/>
+    <w:rsid w:val="009B7EDF"/>
     <w:rsid w:val="009C6D06"/>
     <w:rsid w:val="009C7B0C"/>
+    <w:rsid w:val="009D3797"/>
     <w:rsid w:val="009D499A"/>
     <w:rsid w:val="009D71F7"/>
     <w:rsid w:val="009D78C8"/>
     <w:rsid w:val="009E14CC"/>
+    <w:rsid w:val="009E6C9E"/>
+    <w:rsid w:val="009F3461"/>
+    <w:rsid w:val="009F45D5"/>
     <w:rsid w:val="009F6381"/>
     <w:rsid w:val="00A10CBA"/>
     <w:rsid w:val="00A11A59"/>
+    <w:rsid w:val="00A161DD"/>
     <w:rsid w:val="00A16D3D"/>
     <w:rsid w:val="00A22265"/>
     <w:rsid w:val="00A27F8A"/>
     <w:rsid w:val="00A40F1D"/>
     <w:rsid w:val="00A437F9"/>
     <w:rsid w:val="00A447F9"/>
     <w:rsid w:val="00A4607A"/>
     <w:rsid w:val="00A4797B"/>
     <w:rsid w:val="00A510CA"/>
     <w:rsid w:val="00A52A4B"/>
+    <w:rsid w:val="00A532E4"/>
     <w:rsid w:val="00A53368"/>
     <w:rsid w:val="00A546CD"/>
     <w:rsid w:val="00A548A3"/>
+    <w:rsid w:val="00A70F64"/>
     <w:rsid w:val="00A718B9"/>
+    <w:rsid w:val="00A753E7"/>
     <w:rsid w:val="00A85BD3"/>
     <w:rsid w:val="00A87D33"/>
+    <w:rsid w:val="00A91282"/>
     <w:rsid w:val="00A93E69"/>
     <w:rsid w:val="00A94405"/>
+    <w:rsid w:val="00AA1941"/>
     <w:rsid w:val="00AA5671"/>
     <w:rsid w:val="00AA79EF"/>
+    <w:rsid w:val="00AB14DA"/>
     <w:rsid w:val="00AB1B6C"/>
     <w:rsid w:val="00AB4215"/>
+    <w:rsid w:val="00AC148F"/>
+    <w:rsid w:val="00AC155C"/>
     <w:rsid w:val="00AC5F40"/>
     <w:rsid w:val="00AD10D0"/>
     <w:rsid w:val="00AD686D"/>
     <w:rsid w:val="00AD7F52"/>
+    <w:rsid w:val="00AE2013"/>
     <w:rsid w:val="00AF1DCC"/>
     <w:rsid w:val="00B01351"/>
     <w:rsid w:val="00B0270E"/>
     <w:rsid w:val="00B0577F"/>
     <w:rsid w:val="00B1256E"/>
+    <w:rsid w:val="00B14E5C"/>
     <w:rsid w:val="00B209D7"/>
     <w:rsid w:val="00B21945"/>
     <w:rsid w:val="00B33341"/>
     <w:rsid w:val="00B37C87"/>
+    <w:rsid w:val="00B4290A"/>
     <w:rsid w:val="00B47FED"/>
     <w:rsid w:val="00B631A8"/>
     <w:rsid w:val="00B6394E"/>
     <w:rsid w:val="00B64BD0"/>
     <w:rsid w:val="00B72BFA"/>
+    <w:rsid w:val="00B76F9E"/>
+    <w:rsid w:val="00B81E8B"/>
     <w:rsid w:val="00B831BF"/>
     <w:rsid w:val="00B95A4A"/>
     <w:rsid w:val="00B9792A"/>
     <w:rsid w:val="00BA1673"/>
     <w:rsid w:val="00BB2957"/>
     <w:rsid w:val="00BB395F"/>
+    <w:rsid w:val="00BC14B2"/>
+    <w:rsid w:val="00BC1830"/>
     <w:rsid w:val="00BC1D34"/>
     <w:rsid w:val="00BC2077"/>
     <w:rsid w:val="00BC650E"/>
     <w:rsid w:val="00BC6CC5"/>
     <w:rsid w:val="00BD4AE2"/>
     <w:rsid w:val="00BD4F36"/>
     <w:rsid w:val="00BD7F0F"/>
     <w:rsid w:val="00BE10AF"/>
     <w:rsid w:val="00BE1E7C"/>
     <w:rsid w:val="00BE3EDC"/>
     <w:rsid w:val="00BF1026"/>
     <w:rsid w:val="00BF2E62"/>
     <w:rsid w:val="00BF4ACC"/>
+    <w:rsid w:val="00BF4DB1"/>
     <w:rsid w:val="00C02EAD"/>
     <w:rsid w:val="00C061B0"/>
     <w:rsid w:val="00C065ED"/>
     <w:rsid w:val="00C116CF"/>
     <w:rsid w:val="00C13655"/>
     <w:rsid w:val="00C14207"/>
     <w:rsid w:val="00C160E6"/>
     <w:rsid w:val="00C30D77"/>
     <w:rsid w:val="00C33725"/>
     <w:rsid w:val="00C34DDF"/>
     <w:rsid w:val="00C37E6D"/>
     <w:rsid w:val="00C44826"/>
     <w:rsid w:val="00C463F7"/>
     <w:rsid w:val="00C46FE1"/>
     <w:rsid w:val="00C47A7C"/>
     <w:rsid w:val="00C50AD2"/>
+    <w:rsid w:val="00C52E00"/>
     <w:rsid w:val="00C5317A"/>
     <w:rsid w:val="00C57D87"/>
     <w:rsid w:val="00C61B1A"/>
     <w:rsid w:val="00C63645"/>
     <w:rsid w:val="00C66D0A"/>
+    <w:rsid w:val="00C72460"/>
     <w:rsid w:val="00C732D9"/>
     <w:rsid w:val="00C8147F"/>
     <w:rsid w:val="00C850FB"/>
+    <w:rsid w:val="00C91012"/>
     <w:rsid w:val="00C91A7E"/>
     <w:rsid w:val="00C91CD7"/>
     <w:rsid w:val="00C92240"/>
+    <w:rsid w:val="00CA1763"/>
     <w:rsid w:val="00CA2547"/>
     <w:rsid w:val="00CA553F"/>
     <w:rsid w:val="00CA5E89"/>
     <w:rsid w:val="00CB0291"/>
     <w:rsid w:val="00CB13E5"/>
     <w:rsid w:val="00CB1E4B"/>
     <w:rsid w:val="00CB74C1"/>
     <w:rsid w:val="00CB7ED8"/>
     <w:rsid w:val="00CC31AC"/>
     <w:rsid w:val="00CC3865"/>
     <w:rsid w:val="00CD1A35"/>
     <w:rsid w:val="00CD2E10"/>
     <w:rsid w:val="00CE7303"/>
     <w:rsid w:val="00CF145D"/>
+    <w:rsid w:val="00CF2B81"/>
     <w:rsid w:val="00CF4D3C"/>
     <w:rsid w:val="00D015CF"/>
+    <w:rsid w:val="00D02387"/>
     <w:rsid w:val="00D11FAE"/>
     <w:rsid w:val="00D14131"/>
+    <w:rsid w:val="00D20B99"/>
     <w:rsid w:val="00D23792"/>
     <w:rsid w:val="00D257C8"/>
     <w:rsid w:val="00D263DD"/>
     <w:rsid w:val="00D2714E"/>
     <w:rsid w:val="00D276B8"/>
     <w:rsid w:val="00D329B9"/>
     <w:rsid w:val="00D33C31"/>
     <w:rsid w:val="00D375D3"/>
+    <w:rsid w:val="00D43606"/>
     <w:rsid w:val="00D436D2"/>
     <w:rsid w:val="00D473C1"/>
     <w:rsid w:val="00D47A9B"/>
     <w:rsid w:val="00D51566"/>
     <w:rsid w:val="00D63CF5"/>
     <w:rsid w:val="00D647F8"/>
+    <w:rsid w:val="00D65880"/>
+    <w:rsid w:val="00D72019"/>
+    <w:rsid w:val="00D7302B"/>
     <w:rsid w:val="00D73AC0"/>
     <w:rsid w:val="00D76CD1"/>
+    <w:rsid w:val="00D8246F"/>
+    <w:rsid w:val="00D8320C"/>
     <w:rsid w:val="00D86294"/>
     <w:rsid w:val="00D8716A"/>
     <w:rsid w:val="00D9426C"/>
+    <w:rsid w:val="00DA3F0C"/>
     <w:rsid w:val="00DA5E6E"/>
+    <w:rsid w:val="00DA6263"/>
+    <w:rsid w:val="00DB22D6"/>
     <w:rsid w:val="00DB47D0"/>
     <w:rsid w:val="00DC49D7"/>
+    <w:rsid w:val="00DD2A70"/>
+    <w:rsid w:val="00DD2BAA"/>
+    <w:rsid w:val="00DD6D02"/>
+    <w:rsid w:val="00DE1DD2"/>
     <w:rsid w:val="00DE3C0C"/>
     <w:rsid w:val="00DE463A"/>
+    <w:rsid w:val="00DE7B25"/>
     <w:rsid w:val="00DF1E29"/>
     <w:rsid w:val="00DF731F"/>
+    <w:rsid w:val="00E11095"/>
     <w:rsid w:val="00E1554D"/>
     <w:rsid w:val="00E215FE"/>
     <w:rsid w:val="00E2172A"/>
     <w:rsid w:val="00E2274A"/>
     <w:rsid w:val="00E24A59"/>
     <w:rsid w:val="00E254C0"/>
     <w:rsid w:val="00E26B4D"/>
     <w:rsid w:val="00E30C7D"/>
     <w:rsid w:val="00E31F7A"/>
+    <w:rsid w:val="00E359F2"/>
     <w:rsid w:val="00E36969"/>
     <w:rsid w:val="00E36DAE"/>
     <w:rsid w:val="00E41051"/>
     <w:rsid w:val="00E4772A"/>
     <w:rsid w:val="00E477FC"/>
     <w:rsid w:val="00E538A9"/>
+    <w:rsid w:val="00E56B0A"/>
     <w:rsid w:val="00E60184"/>
     <w:rsid w:val="00E603D9"/>
     <w:rsid w:val="00E64483"/>
     <w:rsid w:val="00E651AE"/>
     <w:rsid w:val="00E674A6"/>
     <w:rsid w:val="00E67861"/>
+    <w:rsid w:val="00E7162E"/>
     <w:rsid w:val="00E74007"/>
     <w:rsid w:val="00E768BA"/>
     <w:rsid w:val="00E77F94"/>
     <w:rsid w:val="00E8177D"/>
     <w:rsid w:val="00E82B7B"/>
     <w:rsid w:val="00E86405"/>
     <w:rsid w:val="00E87710"/>
+    <w:rsid w:val="00E87C50"/>
+    <w:rsid w:val="00EA193F"/>
     <w:rsid w:val="00EA25F9"/>
     <w:rsid w:val="00EA2BDE"/>
     <w:rsid w:val="00EA7EBF"/>
     <w:rsid w:val="00EB373E"/>
+    <w:rsid w:val="00EB5C6C"/>
     <w:rsid w:val="00EC0726"/>
     <w:rsid w:val="00EC0DA5"/>
     <w:rsid w:val="00EC3F18"/>
     <w:rsid w:val="00ED0191"/>
     <w:rsid w:val="00ED2032"/>
     <w:rsid w:val="00ED3B60"/>
     <w:rsid w:val="00EE0F07"/>
+    <w:rsid w:val="00EE70B6"/>
     <w:rsid w:val="00EF08C4"/>
     <w:rsid w:val="00EF24B2"/>
     <w:rsid w:val="00EF7E47"/>
+    <w:rsid w:val="00F03132"/>
     <w:rsid w:val="00F043C8"/>
+    <w:rsid w:val="00F04A17"/>
     <w:rsid w:val="00F053EC"/>
     <w:rsid w:val="00F07FC0"/>
     <w:rsid w:val="00F12147"/>
     <w:rsid w:val="00F1355C"/>
     <w:rsid w:val="00F14CBD"/>
     <w:rsid w:val="00F15DDC"/>
     <w:rsid w:val="00F2498B"/>
     <w:rsid w:val="00F25BFC"/>
     <w:rsid w:val="00F31D7B"/>
     <w:rsid w:val="00F47B13"/>
+    <w:rsid w:val="00F50C09"/>
+    <w:rsid w:val="00F571F8"/>
     <w:rsid w:val="00F622D9"/>
     <w:rsid w:val="00F7042C"/>
+    <w:rsid w:val="00F708C9"/>
     <w:rsid w:val="00F7093C"/>
     <w:rsid w:val="00F712C3"/>
     <w:rsid w:val="00F71A69"/>
+    <w:rsid w:val="00F73B90"/>
     <w:rsid w:val="00F76631"/>
+    <w:rsid w:val="00F77CCD"/>
     <w:rsid w:val="00F828DE"/>
     <w:rsid w:val="00F8377B"/>
     <w:rsid w:val="00F85A76"/>
+    <w:rsid w:val="00FA76E4"/>
     <w:rsid w:val="00FB0925"/>
     <w:rsid w:val="00FB1102"/>
     <w:rsid w:val="00FB1135"/>
     <w:rsid w:val="00FB1808"/>
     <w:rsid w:val="00FB1BEC"/>
+    <w:rsid w:val="00FB303E"/>
     <w:rsid w:val="00FB735E"/>
     <w:rsid w:val="00FC1C3C"/>
     <w:rsid w:val="00FC331B"/>
+    <w:rsid w:val="00FC36F2"/>
     <w:rsid w:val="00FD59F9"/>
     <w:rsid w:val="00FD78A7"/>
     <w:rsid w:val="00FE07C1"/>
     <w:rsid w:val="00FE144A"/>
+    <w:rsid w:val="00FE155D"/>
+    <w:rsid w:val="00FE21A7"/>
     <w:rsid w:val="00FE3AB4"/>
     <w:rsid w:val="00FF264C"/>
     <w:rsid w:val="00FF48F4"/>
     <w:rsid w:val="00FF5984"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -5954,51 +9450,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -6190,50 +9686,75 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00730AF7"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C2144"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -6341,171 +9862,476 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DipnotMetniChar">
     <w:name w:val="Dipnot Metni Char"/>
     <w:link w:val="DipnotMetni"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A447F9"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DipnotBavurusu">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A447F9"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TabloKlavuzu">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormalTablo"/>
-    <w:uiPriority w:val="59"/>
+    <w:uiPriority w:val="39"/>
     <w:rsid w:val="00A718B9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kpr">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006A5F6A"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TabloKlavuzu1">
     <w:name w:val="Tablo Kılavuzu1"/>
     <w:basedOn w:val="NormalTablo"/>
     <w:next w:val="TabloKlavuzu"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="0087410A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="AklamaBavurusu">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A532E4"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="AklamaMetni">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="AklamaMetniChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A532E4"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AklamaMetniChar">
+    <w:name w:val="Açıklama Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="AklamaMetni"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A532E4"/>
+    <w:rPr>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="AklamaKonusu">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="AklamaMetni"/>
+    <w:next w:val="AklamaMetni"/>
+    <w:link w:val="AklamaKonusuChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A532E4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AklamaKonusuChar">
+    <w:name w:val="Açıklama Konusu Char"/>
+    <w:basedOn w:val="AklamaMetniChar"/>
+    <w:link w:val="AklamaKonusu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A532E4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List6">
+    <w:name w:val="List 6"/>
+    <w:basedOn w:val="ListeYok"/>
+    <w:rsid w:val="00A532E4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="10"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="zmlenmeyenBahsetme">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00085079"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="YerTutucuMetni">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00263900"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI31text">
+    <w:name w:val="MDPI_3.1_text"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA1763"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:line="228" w:lineRule="auto"/>
+      <w:ind w:left="2608" w:firstLine="425"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListeParagraf">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2308"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI21heading1">
+    <w:name w:val="MDPI_2.1_heading1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8246F"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:before="240" w:after="60" w:line="228" w:lineRule="auto"/>
+      <w:ind w:left="2608"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+      <w:b/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D72019"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="tr-TR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk5Char">
+    <w:name w:val="Başlık 5 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005C2144"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Gl">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA6263"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="604266843">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="833838159">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="882249042">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1158306364">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1158887332">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1170026167">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1251352020">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1515336972">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1587302421">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1606382998">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1697463943">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1956062824">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="2103337498">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ijrer.org" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\template_accepted.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -6767,92 +10593,122 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
+  <PublishDate/>
+  <Abstract/>
+  <CompanyAddress/>
+  <CompanyPhone/>
+  <CompanyFax/>
+  <CompanyEmail/>
+</CoverPageProperties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0AFF844E-9F6B-9A4E-B23B-115FFAEED25F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>template_accepted.dot</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1346</Words>
-  <Characters>7675</Characters>
+  <Words>1820</Words>
+  <Characters>10378</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>86</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Konu Başlığı</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9003</CharactersWithSpaces>
+  <CharactersWithSpaces>12174</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>4849667</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.ijrer.org/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>